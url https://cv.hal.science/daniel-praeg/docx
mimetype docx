--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
 de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2GM Projetos e Produções, Rio de Janeiro, Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.217-218, Anais do I Simpósio Brasileiro
-de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -188,51 +188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>