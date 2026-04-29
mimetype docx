--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
 de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2GM Projetos e Produções, Rio de Janeiro, Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.217-218, Anais do I Simpósio Brasileiro
-de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -188,51 +188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>