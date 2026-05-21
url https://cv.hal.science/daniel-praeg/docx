--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Praeg </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications - Daniel Praeg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into gravitational tectonics of the Amazon deep-sea fan: A comparative study of overpressure mechanisms in the Northwest and Southeast compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107568. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard Features of the Ionian Calabrian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Markezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2349785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven large-scale deformation system in the Tumbes-Guayaquil forearc basin, Northern Andes (Northern Peru-Southern Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.104909. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity complexes as a focus of seafloor fluid seepage: the Rio Grande Cone, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4590. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31815-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and retreat of the last British–Irish Ice Sheet, 31 000 to 15 000 years ago: the BRITICE‐CHRONO reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hindmarsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ignéczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (4), pp.699-758. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream and Irish Sea Glacier since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. K Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, BRITICE‐CHRONO reconstructions of the last British‐Irish Ice Sheet, 36 (5), pp.780 - 804. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud volcanoes and seafloor fluid seepage on the Calabrian accretionary prism (Ionian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Bohrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie Descrittive Carta Geologica d'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Inventario delle emissioni fluide nei mari italiani / Inventory of fluid emissions in Italian Seas, 150, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on overpressure evolution during the gravitational collapse of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Gonçalves Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Rabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Divies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104576. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate dissociation linked to contemporary ocean warming in the southern hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria a G Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3788. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17289-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling methane hydrate stability changes and gas release due to seasonal oscillations in bottom water temperatures on the Rio Grande cone, offshore southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.104071. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.104071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geochemical analysis of shallow gas and an associated pockmark field in Bantry Bay, Co. Cork, Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Facchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.106232. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance and retreat of the marine-terminating Irish Sea Ice Stream into the Celtic Sea during the Last Glacial: Timing and maximum extent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Purcell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Seeps at the Edge of the Gas Hydrate Stability Zone on Brazil’s Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.G. Pivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.193. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9050193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor sealing, doming, and collapse associated with gas seeps and authigenic carbonate structures at Venere mud volcano, Central Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.76-96. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stratigraphic investigation of the Celtic Sea megaridges based on seismic and core data from the Irish-UK sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas seeps and gas hydrates in the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.429-438. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-018-0546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud extrusion and ring-fault gas seepage – upward branching fluid discharge at a deep-sea mud volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wintersteller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.6275. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24689-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plio-Pleistocene sediment wedge on the continental shelf west of central Ireland: The Connemara Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colm Ó Cofaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 399, pp.97-114. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and geological control of mud volcanoes and other fluid/free gas seepage features in the Mediterranean Sea and nearby Gulf of Cadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brosolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.89 - 110. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0356-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Drivers of Cold Seep Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.92-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrate studies in Brazil: future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Latin American Congress on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAGO - Associação Latino-Americano de Geoquímica Organica, Aug 2023, Aracaju, Sergipe, Brazil. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Ikenna Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Sédimentologie, Livre des Résumés, ASF no. 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology of the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monteys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thébaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advance and retreat of the Irish Sea Ice Stream in the Celtic Sea and its influence on shelf evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lockhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien J.J. van Landeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.abstract O-5060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum extent and readvance dynamics of the Irish Sea Ice Stream since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Chiverrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Medialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract Book for INQUA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research (20th Congress), Jul 2019, Dublin, Ireland. pp.1288 (abstract O-5128)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary mass wasting processes along the Ionian Calabrian margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso SGI-SIMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Geologica Italiana, Sep 2018, Catania, Italy. pp.52, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3301/ABSGI.2018.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate sedimentation on the Amazon shelf: depositional evolution and new age constraints on the burial of a tropical carbonate platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Machado Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress (ISC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ville de Québec, Canada. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-Quaternary mass wasting along the Ionian Calabrian margin, offshore southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brancatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-13942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian participation in International Programs for Scientific Drilling & Discovery of the Continents and Oceans (ICDP/IODP) : opportunities for BR-EU research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MCAA Brazil-Europe Workshop (BREUW II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M dos Santos Schmidt, Sep 2018, Botucatu, Brazil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSRs Elevated by Fluid Upwelling on the Upper Amazon Fan : Bottom-up Controls on Gas Hydrate Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouvelle Orleans, United States. pp.OS53C-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon leakage from the deep sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results of heat flow acquisition from a gas hydrate system on the Amazon deep sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics 28th General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. , JS08p-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary ice sheet limits on the continental shelf west of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudasar Saqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thebaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Iceland. , pp.abstract P-4001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine geomorphology of the Celtic Sea continental shelf and the southern extent of glaciation on the Atlantic margin of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayton Dove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Accettella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2019 - 20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , pp.Abstract P-4004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
 de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2GM Projetos e Produções, Rio de Janeiro, Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.217-218, Anais do I Simpósio Brasileiro
-de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously shallow bottom-simulating reflections on the upper Amazon deep-sea fan record gas hydrate response to upward fluid/heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Perovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States. , pp.abstract 01P001-1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidratos de gás na margem continental brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calliari LJ, Mello SLM, Horn Filho NO, Stalliviere Corrêa IC, Sperle M, Organisadores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos Minerais Marinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedade Brasileira de Geofísica - SBGf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-232, 2023, SBGf Séries de Geofísica 5, 978-65-86570-05-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/sbgfbook.cad5.2023.cap10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Hydrate Systems on the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.343 - 352, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golfo di Taranto (Tavola 9, Fogli 40-46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Senatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Zecchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (compilers). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-225, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabria Ionica (Tavola 8, Fogli 35-39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fanucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Corselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Colizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.174-195, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -188,51 +188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283722v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Gon&#231;alves Souza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2349785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31815-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hindmarsh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ign&#233;czi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Scourse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C Chiverrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K Smedley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Small" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Burke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3313" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceramicola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Loher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bohrmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03117839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a G Pivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17289-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Iglesias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Miller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.104071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Jordan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane O'Reilly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Dove" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Facchin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.05.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scourse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien J.J. van Landeghem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lockhart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Purcell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.G. Pivel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050193" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pape" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam R&#246;mer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wintersteller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.04.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mellett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0546-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pape" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marcon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;mer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wintersteller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24689-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mccarron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm &#211; Cofaigh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monteys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;baudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brosolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0356-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cupertino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808274v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Craven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363197v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Praeg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363231v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Chiverrell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Small" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Candoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zecchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brancatelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/ABSGI.2018.02" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M M Ketzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Augustin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Kaminski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363169v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudasar Saqab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thebaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Accettella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T dos Reis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ketzer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Perovano" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Viana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/sbgfbook.cad5.2023.cap10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553376v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Senatore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Meo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protezionecivile-my.sharepoint.com/personal/antonio_arzedi_protezionecivile_it/_layouts/15/onedrive.aspx?id=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito%2FAtlante%20MaGIC%5Fversione%20stampata%5F07%20GIUGNO%202021%5Fc%2Epdf&amp;amp;parent=%2Fpersonal%2Fantonio%5Farzedi%5Fprotezionecivile%5Fit%2FDocuments%2Fsito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553256v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fanucci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Corselli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colizza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>