--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -458,273 +458,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t>
+                <w:t xml:space="preserve">Molecular and morphological identification of larch species and determination of hybrid purity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">N. Kannenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe G.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
+              <w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764131v1</w:t>
+                <w:t xml:space="preserve">hal-04663607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological identification of larch species and determination of hybrid purity</w:t>
+                <w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a European Larch Wood Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, France (FR), France. pp.98</w:t>
+              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663607v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of several connected families for QTL detection</w:t>
               </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plant &amp; animal genome VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t>
@@ -1570,51 +1570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of european and japanese larch and their interspecific hybrid with morphological markers: Application to young seedlings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100, pp.299-307</w:t>
@@ -2259,77 +2259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2676,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Civeyrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Thi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-012-9344-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34S0ZHVT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Civeyrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feldmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L Tremblay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Thi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-012-9344-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34S0ZHVT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>