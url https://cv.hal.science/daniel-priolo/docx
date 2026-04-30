--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2390,252 +2390,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging ecological behaviour through induced hypocrisy and inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067804v1</w:t>
+                <w:t xml:space="preserve">hal-05579797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justifier nos transgression pour réduire notre hypocrisie ? Hypocrisie induite et identification des transgressions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+                <w:t xml:space="preserve">Apport de l'étude des mécanismes de défense à une compréhension de la relation aux traitements antirétroviraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gouvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Viaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622706v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justifier nos transgressions pour réduire notre hypocrisie ? Hypocrisie induite et identification des transgressions</w:t>
               </w:r>
@@ -2647,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2715,474 +2753,582 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs de Schwartz et perception d'entitativité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Codou</w:t>
+                <w:t xml:space="preserve">Justifier nos transgression pour réduire notre hypocrisie ? Hypocrisie induite et identification des transgressions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Socială</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (I), pp.75-86</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.49-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783918v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justifier nos transgressions pour réduire notre hypocrisie ? Hypocrisie induite et identification des transgressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
+                <w:t xml:space="preserve">Valeurs de Schwartz et perception d'entitativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (2013/4), pp.49-78</w:t>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (I), pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376769v1</w:t>
+                <w:t xml:space="preserve">hal-01783918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Codou</w:t>
+                <w:t xml:space="preserve">Justifier nos transgressions pour réduire notre hypocrisie ? Hypocrisie induite et identification des transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (2013/4), pp.49-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782572v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ideological priming and normative dimensions of individualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Schadron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp. 59 - 71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’Idéologie à la Perception Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Schadron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (2), pp.95-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1024/1421-0185/a000043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3192,51 +3338,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological-needs-based model of dissonance : une nouvelle modélisation intégrative de l’implication des besoins psychologiques fondamentaux dans les processus de dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3278,73 +3424,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension orale et compréhension écrite chez les bilingues et les monolingues : une comparaison entre différentes langues de scolarisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3373,87 +3519,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilexgram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprensione morfosintattica e comprensione del testo scritto nei bilingui e monolingui: un confronto tra diverse lingue di scolarizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Affranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,73 +3627,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIeme Colloque AIRIPA (Associazione Italiana per la Ricerca e l'Intervento nella Psicopatologia dell'Apprendimento)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid des stratégies des organisations dans la gestion de la diversité : quels effets sur le sentiment de discrimination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3563,87 +3709,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet combiné des normes sociales dans le paradigme de l’hypocrisie induite : une application dans la prévention des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,87 +3817,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'ADRIPS - Symposium : La dissonance : Prolongements théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS (Association de Psychologie Sociale), Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations in regard to dissonance affect measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,409 +3905,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et leviers liés à l’âge des travailleurs dans le contexte professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Charman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps de l'AFPTO « Valoriser la diversité en millieux professionnels : interventions et pratiques innoventes », Université L’Université Nice Sophia Antipolis, Campus Saint Jean d'Angely, Nice, 2-4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissonance cognitive, new-look, consistance du Soi et version radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'ADRIPS, Université Aix-Marseille, Aix-en-Provence, 7-8 Décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveiller la dissonance cognitive en transgressant la norme de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la Société Française de Psychologie « Psychologie : fonctionnements, dysfonctionnements », Strasbourg, 2-4 Septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we consider induced hypocrisy as efficient? Meta-analysis on available research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,87 +4326,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques ADRIPS « La Dissonance : Quels enjeux? Quelles pratiques? », Université d'Aix-Marseille, Aix-en-Provence, 7-8 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menace du stéréotype, employabilité et affirmation de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,87 +4421,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française, Paris, 27-30 Août 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codou Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,87 +4516,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269832v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication engageante à la formation engageante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Narcisse : Libre, Unique, Différent, mais tellement normatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codou Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Denis-Rémis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,145 +4611,145 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269828v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gossip, induced hypocrisy, and knowledge sharing at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,87 +4764,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SPSP (Society for Personality and Social Psychology) 2022 Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, California USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Strength of Social Norm impacts Induced-Hypocrisy Effect: Application to Discrimination Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4872,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSP Convention 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, New Orleans, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4780,309 +4926,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réplication à grande échelle d’un paradigme clé de la dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bégue-Shankland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypocrisie induite au service des comportements écocitoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Délouvée et Pascal Wagner-Egger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel visuel de psychologie sociale - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 9782100554546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradigmes émergents : l’hypocrisie, la dissonance vicariante et les prophéties auto-réalisatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3 - L’état de dissonance : un état motivationnel et aversif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fointiat; Fabien Girandola; Patrick Gosling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive : quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.33-64, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.65-86, 2013, Collection U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.gosli.2013.01.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03057561v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un renouveau paradigmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5115,259 +5257,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive. Quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, 978-2200278601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un renouveau paradigmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rubens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fointiat; Fabien Girandola ; Patrick Gosling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive: Quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Collin, 2013, Collection U - Psychologie, 978-2-200-29025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 - L’état de dissonance : un état motivationnel et aversif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paradigmes émergents : l’hypocrisie, la dissonance vicariante et les prophéties auto-réalisatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Rubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fointiat; Fabien Girandola; Patrick Gosling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive : quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.65-86, 2013, Collection U, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Armand Colin, pp.33-64, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03057563v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5514,51 +5660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bertolino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Juille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23743603.2023.2214964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Anne Ray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane St. Bauzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167219841621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Krzeminski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2018.1541536" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;geois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Codou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liegeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04296032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.06.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Charman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04296016v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231188164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bertolino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Juille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Jullien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23743603.2023.2214964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.989599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samatan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Blanchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00570-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salanova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouhassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Girerd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Anne Ray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nativel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Clerico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.01.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.11.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane St. Bauzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167219841621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Monfray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Krzeminski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2018.1541536" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#233;geois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Codou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liegeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04296032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.06.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05579797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVT0M6P2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Viaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saint-Bauzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01782572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Charman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Olivier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04498338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04296016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057563v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0065" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>