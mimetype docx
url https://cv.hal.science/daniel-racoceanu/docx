--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Sorbonne Université, Faculté de Sciencee et Ingénierie, Paris, France.PI à l'Institut du Cerveau (ICM). CNRS-Inserm-AP-HP, équipe Inria &amp;quot;Aramis&amp;quot;, Faculté de Santé, Sorbonne Université, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Sorbonne Université, Paris, FrancePI - Institut du Cerveau (ICM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">290859045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&amp;E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.e041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence-Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F636BD"/>
+    <w:nsid w:val="C52CE2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/290859045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>