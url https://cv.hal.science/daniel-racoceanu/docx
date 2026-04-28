--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Sorbonne Université, Paris, FrancePI - Institut du Cerveau (ICM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">290859045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&amp;E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.e041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence-Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Sorbonne Université, Paris, FrancePI - Institut du Cerveau (ICM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">290859045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&amp;E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.e041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52CE2C2"/>
+    <w:nsid w:val="27C17683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/290859045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/290859045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>