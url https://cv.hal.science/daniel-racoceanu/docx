--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Sorbonne Université, Paris, FrancePI - Institut du Cerveau (ICM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">290859045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&amp;E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.e041441. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Racoceanu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Sorbonne Université, Paris, FrancePI - Institut du Cerveau (ICM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9416-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158147839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">290859045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2eBRLj0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-4576-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en image biomédicale, reconnaissance des formes, apprentissage automatique / profond et analyse de l'information / des données à Sorbonne Université, et chercheur principal à l'Institut du cerveau de Paris[1] au sein de l'équipe INRIA &amp;quot;Aramis Lab&amp;quot;, mes recherches se concentrent sur l'analyse d'images biomédicales microscopiques, la reconnaissance des formes (y compris l'apprentissage automatique et profond) et la pathologie intégrative computationnelle, en explorant de nouveaux mécanismes d'intelligence artificielle explicables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr.Habil./HDR (2006) et Ph.D. (1997) de l'Univ. de Franche-Comté, Besançon, France, j'ai été chef de projet chez General Electric, avant de rejoindre, en 1999, une chaire de Maître de Conférences à l'Université de Besançon et de Chargé de Recherche à l'Institut FEMTO-ST - UMR CNRS 6174.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2005 à 2014, j'ai participé à la création et au développement de l'International Joint Research Unit/Lab IPAL (UMI CNRS 2955) Singapore, en étant le Directeur (de 2008 à 2014) de cette joint venture de recherche créée entre Sorbonne Université, le Centre National de la Recherche Scientifique (CNRS), l'Université Nationale de Singapour (NUS) et l'Agence pour la Science, la Technologie et la Recherche (A*STAR). De 2009 à 2015, j'ai été professeur à l'école d'informatique de l'université nationale de Singapour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2014 à 2016, j'ai été membre du directoire de l'Institut universitaire d'ingénierie de la santé de Sorbonne Université, étant également codirecteur de l'équipe de recherche Cancer Theranostics au sein du Bioimaging Lab (LIB - CNRS UMR 7371, Inserm U 1146).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2016 à 2018, j'ai été professeur d'image biomédicale et d'analyse de données à l'Université catholique pontificale du Pérou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'European Society for Digital Integrative Pathology (ESDIP) Advisory Board depuis 2020, j'ai été président (2018-2020) et vice-président (2016-2018) de cette société européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2022, j'ai été membre du conseil d'administration de MICCAI (Medical Image Computing &amp ; Computer Assisted Intervention). En plus d'être le président général de MICCAI 2020, j'ai également été impliqué dans les comités d'organisation de MICCAI 2021 et MICCAI 2022.`</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du Cerveau de Paris (ICM) - partenaires: Sorbonne Université et Centre National de la Recherche Scientifique - CNRS UMR7225, Institut National de la Santé et de la Recherche Médicale - Inserm U1127 et AP-HP (Hôpitaux Universitaires de Paris) - UM75.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Prostheses in the Era of Artificial Intelligence Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eye and Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/EB.S524322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, trustworthy generative model for virtual multi-staining from H&amp;E whole slide images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinez-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (10), pp.e1013516. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence‐Based Detection of Central Retinal Artery Occlusion Within 4.5 Hours on Standard Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.e041441. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.124.041441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADNP-15: An Open-Source Histopathological Dataset for Neuritic Plaque Segmentation in Human Brain Whole Slide Images with Frequency Domain Image Enhancement for Stain Normalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (6), pp.100913. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of biochemical prostate cancer recurrence from any Gleason score using robust tissue structure and clinically available information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel I Zavaleta-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessyca I Gutierrez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny L Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12672-025-01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhagoStat a scalable and interpretable end to end framework for efficient quantification of cell phagocytosis in neurodegenerative disease studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwena Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6482), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56081-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067345v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated deep learning segmentation of neuritic plaques and neurofibrillary tangles in Alzheimer disease brain sections using a proprietary software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Haïk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (9), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnen/nlae048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale feature fusion for prediction of IDH1 mutations in glioma histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboch Eyob Abera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.108116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Using Images of the Retina for Assessment of Severity of Neurological Dysfunction in Parkinson Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt K Benke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (3), pp.240-241. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2022.6036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité en Intelligence Artificielle ; vers une IA Responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Framework for Cancer Region Detection of Hepatocellular Carcinoma in Whole-Slide Pathologic Images Based on Multiscale Attention Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhui Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinli Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice Recommendations for the Implementation of a Digital Pathology Workflow in the Anatomic Pathology Laboratory by the European Society of Digital and Integrative Pathology (ESDIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Fraggetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo L’imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2167. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics11112167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Semantic Segmentation vs. Classification in Computational Pathology: Application to Mitosis Analysis in Breast Cancer Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.145. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2019.00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in the Biomedical Applications: Recent and Future Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1526. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9081526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omic data using neural networks techniques to improve prognostic power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Casado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.e1783. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-9056(19)31292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of prostate cancer based on clinical and omics data using neural networks techniques to improve prognostic power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lys Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.e16569-e16569. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.e16569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient deep learning model for mitosis detection using breast histopathology images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monjoy Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandan Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gland segmentation in colon histology images: The glas challenge contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korsuk Sirinukunwattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josien P W Pluim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheng-Ann Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Age and Life Style. The Specific Contributions of Seven Factors Involved in Health and Beauty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabriel Clatici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Tomas-Aragones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maedica - A Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.191-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Assessment of Deep Learning Algorithms for Detection of Lymph Node Metastases in Women With Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Ehteshami Bejnordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitko Veta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Johannes van Diest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Karssemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.14585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Gap Between Diagnostic Histopathology and Image Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.436-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semi-automated and manual methods to measure the volume of prostate cancer on magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ezziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comperat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mozer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cancel-Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Integrative Digital Pathology: Insights on Microsemiological Semantics and Image Analysis Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (2-3), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Formal Representation Of Breast Cancer Grading Histopathological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17629/www.diagnosticpathology.eu-2016-8:154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurite Tracing With Object Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreetama Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (6), pp. 1443-1451. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2515068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Collaborative Digital Pathology: A Pioneer Initiative Of The FlexMIm Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Yunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ameisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the diagnostic pathology journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semantic-driven high-content image analysis: An operational instantiation for mitosis detection in digital histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.2-15. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised dense crowd detection by multiscale texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagette Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Sets Morphological Filtering and Semantic Spatial Configurations Modeling: application to microscopic image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (8), pp.2894-2911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Working Area Classification in Peripheral Blood Smears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Foong Weng Chiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (8), pp.1982-1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-efficient sparse analysis of histopathological Whole Slide Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusing Visual and Clinical Information for Lung Tissue Classification in HRCT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depeursinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimison Iavindrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Platon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.ARTMED1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-fuzzy monitoring system. Application to flexible production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (6), pp.528-538. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales. Application à la surveillance dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (1), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.49-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents à fonctions de base radiales : RRFR Application au pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.307-338. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.16.307-338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent radial basis function network for time-series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (5-6), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF THE DYNAMIC RBF NETWORK IN A MONITORING PROBLEM OF THE PRODUCTION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (1), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20020721-6-ES-1901.01602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the topographical organization of brain lesions in variants of Alzheimer's disease progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Hebert-Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, San Diego, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3047321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-powered autonomous mobility system assisting blind digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Miléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intriguing effect of frequency disentangled learning on medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dormont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, San Diego, CA, United States. pp.49, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2692286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-graph approach for analyzing whole slide histopathological images of human brain tissue with Alzheimer's disease biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Discrete Aggregates in Alzheimer's Disease: Neuritic Plaques and Tangles Detection and Segmentation using Computational Histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Maňoušková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Stimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual deep learning-based explanation for neuritic plaques segmentation in Alzheimer's Disease using weakly annotated whole slide histopathological images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.336-344, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16434-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corn Crops Identification Using Multispectral Images from Unmanned Aircraft Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedra Trujillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessenia Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4712-4715, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methods for Lymphocyte Detection and Segmentation on H&E Stained Images using eXclusive Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBC'20 - 42nd Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor angiogenesis assessment using multi-fluorescent scans on murine slices by Markov Random Field framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumeima Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIPAIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Andres Island - Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary approach for crypt detection in Inflammatory Bowel Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01144091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis-synthesis approach for neurosphere modelisation under phase-contrast microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, France. pp.3989-3992, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosphere fate prediction: An analysis-synthesis approach for feature extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loménie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shvetha Sankaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un explorateur visuel cognitif (MIcroscope COgnitif - MICO) pour l'histopathologie. Application au diagnostic et à la graduation du cancer du sein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Genestie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lomenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Relationships over Sparse Representations, IVCNZ 2009 - Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grids for Content-Based Medical Image Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4Health, Oncomedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manila, The, Philippines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Guided Semantic Indexing of Breast Cancer Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Eunice Tutac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Putti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMEI2008, International Conference on BioMedical Engineering and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sanya, Hainan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy approach for discrete event systems recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC - International Federation of Automatic Control. 4th IFAC Conference on Management and Control of Production and Logistics, MCPL'2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sibiu, Romania. pp.585-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPAL Knowledge-based Medical Image Retrieval in ImageCLEFmed 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Hwee Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raccoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2006 Workshop, 20-22 September Medical Image Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training the Recurrent neural network by the Fuzzy Min-Max algorithm for fault prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Minca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Gheorghe Filip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent systems and automation: 2nd Mediterranean Conference on Intelligent Systems and Automation (CISA’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis (Tunisia), France. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spherical to an elliptic form of the dynamic RBF neural network influence field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Honolulu, United States. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.2002.1005452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri nets graphic method of reduction using birth-death processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 ICRA. IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.46-51, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2001.932528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Models for Morphology-Guided Transcriptomics: A Computational Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Ruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDP 2025 - European Congress on Digital Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Central Retinal Artery Occlusion within 4.5 Hours of Visual Loss: Deep Learning Method Applied on Fundus Photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Sarbout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNOS 2024 - Congress of the European Neuro-ophthalmology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the progression of Parkinson’s disease using an artificial intelligence framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chougar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURE-ND 2024 - 3rd workshop for early-career researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bonn, Germany. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible artificial intelligence : a review of current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter School AI4Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From histopathology images to molecular characterisation of tumours: The artificial intelligence path.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred T Bosman; Ivan Damjanov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Histopathology 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee Brothers Medical Publishers, 2024, 978-1-78779-183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Pathology for Brain Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Colliot (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, Springer; Humana, New York, NY, pp.533-572, 2023, Part of the Neuromethods book series (NM,volume 197), 978-1-0716-3195-9. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3195-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Deep Learning Approach for Biomedical Data Instantiation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Elloumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning for Biomedical Data Analysis. Techniques, Approaches, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-196, 2021, 978-3-030-71675-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71676-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal integration of data characterizing the evolution of the gutbrain axis during the prodromal phase of Parkinson's disease in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated segmentation by deep learning of neuritic plaques and neurofibrillary tangles in brain sections of Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ingrassia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Study for Semantic Inter-Media Fusion in Content-Based Medical Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wee-Kheng Leow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Cretu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'usage de l'IA générative pour les métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the Use of Generative AI for Research Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Enard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la Surveillance des Systèmes de Production en Utilisant l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27C17683"/>
+    <w:nsid w:val="6225FF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/290859045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-racoceanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9416-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158147839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/290859045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2eBRLj0AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4576-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sarbout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Gungor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zaher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/EB.S524322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hamann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.041441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I Zavaleta-Guzman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyca I Gutierrez-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L Casado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12672-025-01896-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067345v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56081-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ingrassia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlae048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanming Hu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhui Diao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboch Eyob Abera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt K Benke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2022.6036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L. Kergosien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinli Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Hou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lambo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2021.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fraggetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo L&#8217;imperio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Zemouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9081526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-9056(19)31292-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lys Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.e16569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monjoy Saha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Chakraborty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.12.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korsuk Sirinukunwattana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien P W Pluim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Qi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheng-Ann Heng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.08.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabriel Clatici" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dalle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Voicu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tomas-Aragones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Ehteshami Bejnordi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Johannes van Diest" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Ginneken" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Karssemeijer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.14585" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Traore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezziane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comperat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cancel-Tassin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2017.02.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Capron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443964" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Traore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jaulent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrader" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17629/www.diagnosticpathology.eu-2016-8:154" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2515068" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Cheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2014.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagette Antoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hwee Lim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Foong Weng Chiong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Huang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depeursinge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimison Iavindrasana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Platon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.02.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Zerhouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.49-81" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AA9EC4004F977427E876AB0D13ED4F0B12ED04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.16.307-338" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2491FFEED4FAF7DE0E029302BAC615303D1F2478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00063-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWN7VCXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.01602" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Hebert-Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Stimmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mil&#233;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Fu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692286" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Kar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ingrassia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522378v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Ma&#328;ou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abadie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16434-7_33" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedra Trujillano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Flores" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeima Laifa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Ben Cheikh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ahmed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shvetha Sankaran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252628" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genestie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montagnat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Racoceanu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Eunice Tutac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Putti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Kheng Leow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Minca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Dragomir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raccoceanu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479235v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gheorghe Filip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106518" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2002.1005452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02479177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2001.932528" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Ruyter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895805v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gohier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kozlowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Langlois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834390v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Popovici" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71676-9_8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hamadache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mouton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793579v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teodorescu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Cretu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>