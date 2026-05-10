--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1336,429 +1336,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized bacterial DNA isolation method for microbiome analysis of human tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Prioritized and Validated Resource of Mitochondrial Proteins in Plasmodium Identifies Unique Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Achouiti</w:t>
+                <w:t xml:space="preserve">Selma van Esveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Mes</w:t>
+                <w:t xml:space="preserve">Lisette Meerstein-Kessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Dutilh</w:t>
+                <w:t xml:space="preserve">Cas Boshoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Baaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Barylyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1191⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00614-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485137v1</w:t>
+                <w:t xml:space="preserve">hal-04485141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights from the Plasmodium falciparum sporozoite-specific proteome by probabilistic integration of 26 studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeron Venhuizen</w:t>
+                <w:t xml:space="preserve">Optimized bacterial DNA isolation method for microbiome analysis of human tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlijn Bruggeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Proellochs</w:t>
+                <w:t xml:space="preserve">Soumia Achouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Vos</w:t>
+                <w:t xml:space="preserve">Wouter Mes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008067⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prioritized and Validated Resource of Mitochondrial Proteins in Plasmodium Identifies Unique Biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Novel insights from the Plasmodium falciparum sporozoite-specific proteome by probabilistic integration of 26 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Meerstein-Kessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Boshoven</w:t>
+                <w:t xml:space="preserve">Jeron Venhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Baaij</w:t>
+                <w:t xml:space="preserve">Nicholas Proellochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Barylyuk</w:t>
+                <w:t xml:space="preserve">Emma Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (5), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00614-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485141v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic models predict bacterial passengers in colorectal cancer</w:t>
               </w:r>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel van Verk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Huynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Dutilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.456-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultured to uncultured genome sequences: metagenomics and modeling microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Dutilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (22), pp.4287-4308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of 274 Vibrio cholerae genomes reveals mobile functions structuring three niche dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvaldo Carlos Brito Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Toshio Inada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05B4F8A3"/>
+    <w:nsid w:val="B42D1F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3227,51 +3227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-rios-garza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3865-2146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rios Garza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-025-01266-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#228;cker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilje Doekes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Vliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine D Boer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrats Melkonian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Garza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van de Velde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabita Saha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.28.625814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzynowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simoens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01501-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#350;im&#351;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gheysen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Borman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn Bruggeling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Te Groen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke van Heeckeren Tot Overlaer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Krekels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Blok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanna Balaji Venkatasubramanian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elles Simonetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-022-00438-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. von Meijenfeldt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Boleij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Huynen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02052-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Achouiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Mes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Dutilh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Meerstein-Kessel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeron Venhuizen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Proellochs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma van Esveld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Boshoven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baaij" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00614-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwa Taddese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirbel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-0208-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ruiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien de Jonge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1799733" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Verk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0124-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuevas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rostron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Henry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.5140.2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2004-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cp Vicente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena L&#237;llian Canto de S&#225; Morais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Carlos Brito Loureiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elivam Rodrigues Vale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su&#233;llem Amorim de Sousa Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081372" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Toshio Inada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine Boer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-rios-garza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3865-2146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rios Garza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gonze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-025-01266-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel B&#228;cker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilje Doekes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meijer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Vliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine D Boer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrats Melkonian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas F Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Garza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van de Velde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjian Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabita Saha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.28.625814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzynowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Simoens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01501-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#350;im&#351;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gheysen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Borman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn Bruggeling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Te Groen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke van Heeckeren Tot Overlaer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Krekels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Gillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Blok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanna Balaji Venkatasubramanian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elles Simonetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-022-00438-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. von Meijenfeldt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Dijk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Boleij" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Huynen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02052-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma van Esveld" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Meerstein-Kessel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Boshoven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baaij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00614-21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Achouiti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Mes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Dutilh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeron Venhuizen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Proellochs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahwa Taddese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wirbel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-020-0208-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ruiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien de Jonge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Belzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1799733" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Verk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0124-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuevas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rostron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Henry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.5140.2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2004-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cp Vicente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena L&#237;llian Canto de S&#225; Morais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Carlos Brito Loureiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elivam Rodrigues Vale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su&#233;llem Amorim de Sousa Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081372" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Toshio Inada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine Boer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>