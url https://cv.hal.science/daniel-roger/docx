--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -311,469 +311,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessments of different electricity production scenarios in France with a variable proportion of nuclear energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Transformers of Smart High-Power Battery Charger for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2022.2075704⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.6532-6542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3282200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130927v1</w:t>
+                <w:t xml:space="preserve">hal-04292809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Transformers of Smart High-Power Battery Charger for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Cycle Assessments of different electricity production scenarios in France with a variable proportion of nuclear energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.6532-6542. </w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.571-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3282200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2022.2075704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292809v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of High-Power Solid-State Transformers with Grain-Oriented Electrical Steel Cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of grain-oriented electrical steel wound core solid-state transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2398. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.732-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11152398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2021-0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294315v1</w:t>
+                <w:t xml:space="preserve">hal-03587272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of grain-oriented electrical steel wound core solid-state transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of High-Power Solid-State Transformers with Grain-Oriented Electrical Steel Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (2), pp.732-751. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2021-0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11152398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587272v1</w:t>
+                <w:t xml:space="preserve">hal-04294315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
               </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the earth connections of the PWM drive on the voltage constraints endured by the motor insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -974,568 +974,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a grain oriented wound core transformer for solid state converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
+                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Lemaitre</w:t>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587132v1</w:t>
+                <w:t xml:space="preserve">hal-03226886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture choices for high-temperature synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278020v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of a grain oriented wound core transformer for solid state converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Elmadah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Regis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.166658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture choices for high-temperature synchronous machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.683-700. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294280v1</w:t>
+                <w:t xml:space="preserve">hal-04278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enameled wire with a semi-conductive layer: A solution for a better distibution of the voltage stresses in motor windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging monitoring of electrical machines using winding high frequency equivalent circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,103 +2011,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the reluctance laminated and solid rotor synchronous machine operating at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Lefik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (4), pp.1111-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2154,64 +2154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to reduce partial discharges in motor windings fed by PWM inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.599-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage distribution in the windings of high temperature inverter-fed motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (5), pp.1824-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (4), pp.1397-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2804,51 +2804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current influence on electromagnetic emissions of laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic noise reduction of induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Corton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3294,90 +3294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un transformateur electronique doté d'un noyau en acier électrique à grains orientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3396,269 +3396,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state transformers of smart high-power battery charger for electric vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303431v1</w:t>
+                <w:t xml:space="preserve">hal-03537445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-state transformers of smart high-power battery charger for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537445v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,90 +3847,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,632 +3962,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Oléron (FR), France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288820v1</w:t>
+                <w:t xml:space="preserve">hal-04287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">High temperature induction motor preliminary sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Guezmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287818v1</w:t>
+                <w:t xml:space="preserve">hal-04303319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature induction motor preliminary sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Velu</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oléron (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303319v1</w:t>
+                <w:t xml:space="preserve">hal-04288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-voltage distribution between turns of the transformer coils of large SST cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid State Transformer based on Grain-Oriented Electrical Steel Wound Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Hamdinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+              <w:t xml:space="preserve">IEEE Compatibility in Power Electronics (CPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287776v1</w:t>
+                <w:t xml:space="preserve">hal-04288741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Transformer based on Grain-Oriented Electrical Steel Wound Cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over-voltage distribution between turns of the transformer coils of large SST cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Compatibility in Power Electronics (CPE)</w:t>
+              <w:t xml:space="preserve">IEEE 13th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288741v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and assessment of a Solid-State Transformer built around a thin grain oriented electrical steel wound core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials Conference 2019 Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,51 +4612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of PWM drive grounding connections on voltage stresses endured by the motor insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,90 +4694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of square voltages for Solid State Transformer operation with Grain Oriented Electrical Steel wound core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Hamdinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials Conference (SMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,77 +4802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,51 +4910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH TEMPERATURE MACHINES: A COMPARISON BETWEEN CERAMIC-COATED WIRES AND ANODIZED ALUMINUM STRIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Babicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,103 +5005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Lefik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.418-423, </w:t>
@@ -5133,541 +5133,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Hamdinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+                <w:t xml:space="preserve">hal-04287859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287859v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+                <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981842v1</w:t>
+                <w:t xml:space="preserve">hal-04294257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301412v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ait Amar</w:t>
+                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294257v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale du vieillissement accéléré de l’isolation des moteurs électriques alimentés par des convertisseurs MLI</w:t>
               </w:r>
@@ -5761,103 +5761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Reluctance Laminated and Solid Rotor Synchronous Machine operating at High Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Lefik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature motors: Investigations on the voltage distribution in windings at a short scale times for a PWM supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,64 +6107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,316 +6222,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+                <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walid Boughamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065229v1</w:t>
+                <w:t xml:space="preserve">hal-01065213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065213v1</w:t>
+                <w:t xml:space="preserve">hal-01065229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D simplified model of the synchronous machine for external field computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,51 +7011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53850755"/>
+    <w:nsid w:val="85ED53F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-roger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3282200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Manata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2018-0024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.875465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.809341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guezmil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04312900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Lesniewska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186528" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-roger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3282200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Manata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2018-0024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.875465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.809341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guezmil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04312900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Lesniewska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186528" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>