--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -311,469 +311,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Transformers of Smart High-Power Battery Charger for Electric Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Cycle Assessments of different electricity production scenarios in France with a variable proportion of nuclear energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3282200⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.571-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2022.2075704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292809v1</w:t>
+                <w:t xml:space="preserve">hal-04130927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessments of different electricity production scenarios in France with a variable proportion of nuclear energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cassoret</w:t>
+                <w:t xml:space="preserve">Solid-State Transformers of Smart High-Power Battery Charger for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balavoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (6), pp.571-581. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.6532-6542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15435075.2022.2075704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2023.3282200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130927v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of grain-oriented electrical steel wound core solid-state transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of High-Power Solid-State Transformers with Grain-Oriented Electrical Steel Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (2), pp.732-751. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2021-0223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11152398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587272v1</w:t>
+                <w:t xml:space="preserve">hal-04294315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of High-Power Solid-State Transformers with Grain-Oriented Electrical Steel Cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of grain-oriented electrical steel wound core solid-state transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2398. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (2), pp.732-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11152398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2021-0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294315v1</w:t>
+                <w:t xml:space="preserve">hal-03587272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
               </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,1348 +870,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the earth connections of the PWM drive on the voltage constraints endured by the motor insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of a grain oriented wound core transformer for solid state converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.166658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294299v1</w:t>
+                <w:t xml:space="preserve">hal-03587132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226886v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture choices for high-temperature synchronous machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294280v1</w:t>
+                <w:t xml:space="preserve">hal-03226886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a grain oriented wound core transformer for solid state converter</w:t>
+                <w:t xml:space="preserve">Architecture choices for high-temperature synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Lemaitre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.166658⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587132v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
+                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.2491-2499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tia.2020.2973944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.2973944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278020v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposition for Improving the Design of Motor Windings for Low-Pressure Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the leakage flux in the vicinity of a transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Shulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.2973944⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2019-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294120v1</w:t>
+                <w:t xml:space="preserve">hal-04292264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the leakage flux in the vicinity of a transformer core</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the earth connections of the PWM drive on the voltage constraints endured by the motor insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.619-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2019-0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292264v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative life cycle assessment of induction machines made with copper‐cage or aluminium‐cage rotors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enameled wire with a semi-conductive layer: A solution for a better distibution of the voltage stresses in motor windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cassoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5401⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.652-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270436v1</w:t>
+                <w:t xml:space="preserve">hal-04278039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enameled wire with a semi-conductive layer: A solution for a better distibution of the voltage stresses in motor windings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Aging monitoring of electrical machines using winding high frequency equivalent circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serghei Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.652-656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0067⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.670-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278039v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging monitoring of electrical machines using winding high frequency equivalent circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
+                <w:t xml:space="preserve">Comparison of the reluctance laminated and solid rotor synchronous machine operating at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serghei Savin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0069⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.1111-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293330v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the reluctance laminated and solid rotor synchronous machine operating at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+                <w:t xml:space="preserve">Comparative life cycle assessment of induction machines made with copper‐cage or aluminium‐cage rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cassoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Manata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (4), pp.1111-1119. </w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.712-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2018.5401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293323v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to reduce partial discharges in motor windings fed by PWM inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.599-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage distribution in the windings of high temperature inverter-fed motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (5), pp.1824-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2466,77 +2466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Study of Losses Generated by Interlaminar Short-Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bielawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (4), pp.1397-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation method to predict the turn-to-turn voltage spikes in a PWM fed motor winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Mihaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Anselm Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2791,64 +2791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current influence on electromagnetic emissions of laminated cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic noise reduction of induction machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Corton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,1034 +3288,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un transformateur electronique doté d'un noyau en acier électrique à grains orientés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state transformers of smart high-power battery charger for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288803v1</w:t>
+                <w:t xml:space="preserve">hal-04303431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state transformers of smart high-power battery charger for electric vehicles</w:t>
+                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303431v1</w:t>
+                <w:t xml:space="preserve">hal-04306107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behaviour of GOES wound cores of transformers fed by square or sine voltages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of high power solid-state transformers with grain oriented electrical steel cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials Conference (SMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Elektromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306107v1</w:t>
+                <w:t xml:space="preserve">hal-04304843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of high power solid-state transformers with grain oriented electrical steel cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska</w:t>
+                <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Elektromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304843v1</w:t>
+                <w:t xml:space="preserve">hal-03537592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Saou</w:t>
+                <w:t xml:space="preserve">Évaluation d'un transformateur electronique doté d'un noyau en acier électrique à grains orientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537592v1</w:t>
+                <w:t xml:space="preserve">hal-04288803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oléron (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287818v1</w:t>
+                <w:t xml:space="preserve">hal-04288820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature induction motor preliminary sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Velu</w:t>
+                <w:t xml:space="preserve">Assessments of High-Power Solid State Transformers based on Grain-Oriented magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303319v1</w:t>
+                <w:t xml:space="preserve">hal-04287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un SST utilisant un transformateur à base d'acier électrique à grains orientés fine épaisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Ichou</w:t>
+                <w:t xml:space="preserve">High temperature induction motor preliminary sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Guezmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288820v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Transformer based on Grain-Oriented Electrical Steel Wound Cores</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Compatibility in Power Electronics (CPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sonderborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,103 +4491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and assessment of a Solid-State Transformer built around a thin grain oriented electrical steel wound core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials Conference 2019 Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,51 +4612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of PWM drive grounding connections on voltage stresses endured by the motor insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials Conference (SMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,77 +4802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4891,1068 +4891,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH TEMPERATURE MACHINES: A COMPARISON BETWEEN CERAMIC-COATED WIRES AND ANODIZED ALUMINUM STRIPS</w:t>
+                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Velu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Babicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ait-Amar</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294239v1</w:t>
+                <w:t xml:space="preserve">hal-04304812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Hamdinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301389v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Medium Frequency High Power Transformer built with thin Grain Oriented Electrical Steel Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidi Hamdinou</w:t>
+                <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ait Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras (Université d'Artois), France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287859v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la distribution de la tension entre les bobines des moteurs à pas fractionnaires alimentés en MLI, influence des connexions à la terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304812v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ENAMELED WIRE WITH A SEMI-CONDUCTIVE LAYER: A SOLUTION FOR A BETTER DISTIBUTION OF THE VOLTAGE STRESSES IN MOTOR WINDINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ait Amar</w:t>
+                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mateo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294257v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+                <w:t xml:space="preserve">Approche expérimentale du vieillissement accéléré de l’isolation des moteurs électriques alimentés par des convertisseurs MLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981842v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Reluctance Laminated and Solid Rotor Synchronous Machine operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301412v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale du vieillissement accéléré de l’isolation des moteurs électriques alimentés par des convertisseurs MLI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIGH TEMPERATURE MACHINES: A COMPARISON BETWEEN CERAMIC-COATED WIRES AND ANODIZED ALUMINUM STRIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Babicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenwei Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">S. Ait-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABORATOIRE SYSTEMES ELECTROTECHNIQUES ET ENVIRONNEMENT, Jun 2018, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303567v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Reluctance Laminated and Solid Rotor Synchronous Machine operating at High Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Lefik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.418-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312900v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature motors: Investigations on the voltage distribution in windings at a short scale times for a PWM supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami (FL), United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5999,90 +5999,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,90 +6107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6222,329 +6222,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Velu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065213v1</w:t>
+                <w:t xml:space="preserve">hal-01065229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions d'isolation électrique pour les machines fonctionnant à Hautes Températures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Mihaila</w:t>
+                <w:t xml:space="preserve">Bobinage à faible impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walid Boughamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065229v1</w:t>
+                <w:t xml:space="preserve">hal-01065213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D simplified model of the synchronous machine for external field computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6690,51 +6690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Testing of AC Motor Insulation Quality for Predictive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,51 +7011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85ED53F5"/>
+    <w:nsid w:val="DBB89889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-roger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3282200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Manata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2018-0024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.875465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.809341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guezmil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097044" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04312900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Lesniewska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186528" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-roger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076700909" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04808373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cambier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2022.2075704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3282200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11152398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Ichou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2021-0223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.170032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lemaitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166658" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Amar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2020.2973944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.2973944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Shulz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2019-0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04278039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serghei Savin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0405" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03270436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassoret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Manata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2018.5401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04293294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2018-0024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iosif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7736810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bielawski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2173472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Mihaila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anselm Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D0JJTJCM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werynski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.875465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.809341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04306107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Guezmil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Hamdinou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04304812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Amar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04303567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04312900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Babicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Amar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04318752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Boughamni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Werynski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Lesniewska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186528" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>