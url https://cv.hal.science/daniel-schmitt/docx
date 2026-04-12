--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -376,455 +376,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMIND-Contrast : Qualifier l’expérience de visite au musée par les construits personnels des visiteurs</w:t>
+                <w:t xml:space="preserve">Développer la pensée informatique à travers la conception de jeux vidéo éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lagasse</w:t>
+                <w:t xml:space="preserve">Jérémy Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Labour</w:t>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Varia, 48, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xos⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500277v1</w:t>
+                <w:t xml:space="preserve">hal-04839596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la pensée informatique à travers la conception de jeux vidéo éducatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REMIND-Contrast : Qualifier l’expérience de visite au musée par les construits personnels des visiteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+                <w:t xml:space="preserve">Marine Lagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839596v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation du religieux et expérience visitorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Thébault</w:t>
+                <w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dutheillet de Lamothe</w:t>
+                <w:t xml:space="preserve">Christophe Lardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOFOM Study Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098947v1</w:t>
+                <w:t xml:space="preserve">hal-04210471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lardeur</w:t>
+                <w:t xml:space="preserve">Médiation du religieux et expérience visitorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dutheillet de Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICOFOM Study Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04210471v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChatGPT : Une médiation incomplète</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Visitors’ Sense-making Experiences: The REMIND Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum Management and Curatorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.218-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1266,260 +1266,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Culture, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508620v1</w:t>
+                <w:t xml:space="preserve">hal-03337423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
+              <w:t xml:space="preserve">Southeast Culture, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337423v1</w:t>
+                <w:t xml:space="preserve">hal-02508620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de l’expérience au musée : nouvelles perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage dynamique, un dispositif de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,64 +1791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation pour l’éternité : Grand Témoin, hologramme et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND : une méthode pour comprendre la micro-dynamique de l’expérience des visiteurs de musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.43-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2894,51 +2894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Game Genre Choice on Computational Thinking Development in School-Based Video Game Design Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester son programme lors d’activités de conception de jeux vidéo à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’expérience des visiteurs pour identifier leurs processus d’apprentissage au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,329 +3408,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
+                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796036v1</w:t>
+                <w:t xml:space="preserve">hal-03812226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'action culturelle à l'éducation non-formelle : divergences et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
+              <w:t xml:space="preserve">ICOM Kyoto 2019, 25ème Conférence Générale de l’ICOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808142v1</w:t>
+                <w:t xml:space="preserve">hal-02468438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
+                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812226v1</w:t>
+                <w:t xml:space="preserve">hal-03796036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'action culturelle à l'éducation non-formelle : divergences et complémentarités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM Kyoto 2019, 25ème Conférence Générale de l’ICOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468438v1</w:t>
+                <w:t xml:space="preserve">hal-03808142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de création d’une œuvre vidéomapping</w:t>
               </w:r>
@@ -3949,77 +3949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND Group : objectiver son expérience pour concevoir des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachimi Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,51 +4070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bougenies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,51 +4221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,77 +4698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition « Voilées » de Pierre David : une question sociale au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,51 +4823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design d'expérience pour valoriser le patrimoine culturel matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Guittienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards experience design in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE - Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-216, 2019, 978-1-78630-415-5. </w:t>
@@ -5462,51 +5462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pas vers le design d’expérience dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’UXD au LivXD, Design des expériences de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5544,51 +5544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défunts sous le regard des vivants, vivre l'hétérotopie du cimetière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Kmec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,223 +6009,232 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIDEO MAPPING : LE PATRIMOINE EN LUMIÈRE</w:t>
+                <w:t xml:space="preserve">Le patrimoine en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t>
+                <w:t xml:space="preserve">Laurence Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Menassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">Video Mapping European Center, 2023, 978-2-9586302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304227v1</w:t>
+                <w:t xml:space="preserve">hal-03913510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine en lumière</w:t>
+                <w:t xml:space="preserve">Video mapping : le patrimoine en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larochelle</w:t>
+                <w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Menassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Video Mapping European Center, 2023, 978-2-9586302</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video Mapping European Center</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913510v1</w:t>
+                <w:t xml:space="preserve">hal-05304227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Beyond the Screen. Projection Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6247,161 +6256,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burczykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley, 2020, Sylvie Leleu-Merviel, 9781786305046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Useille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6423,139 +6432,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burczykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 2019, Sylvie Leleu-Merviel, 9781784056285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Useille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6565,100 +6574,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de visite et construction des connaissances : le cas des musées de sciences et des centres de culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Strasbourg, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012STRAC030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00802163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6668,91 +6677,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, information, construction de sens et expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambrésis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03685634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6762,112 +6771,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information&amp;quot; (définition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de muséologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.318-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6935,51 +6944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F01E2EBF"/>
+    <w:nsid w:val="37F12EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7166,51 +7175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomappingcenter.com/video-mapping-le-patrimoine-en-lumiere/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>