--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1266,230 +1266,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
+              <w:t xml:space="preserve">Southeast Culture, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337423v1</w:t>
+                <w:t xml:space="preserve">hal-02508620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Culture, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508620v1</w:t>
+                <w:t xml:space="preserve">hal-03337423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de l’expérience au musée : nouvelles perspectives de recherche</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation pour l’éternité : Grand Témoin, hologramme et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND : une méthode pour comprendre la micro-dynamique de l’expérience des visiteurs de musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.43-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3019,70 +3019,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.452-463</w:t>
+              <w:t xml:space="preserve">12e Conférence sur les environnements informatiques pour l'apprentissage humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des technologies de l’information pour l’éducation et la formation (Atief); environnements informatiques pour l'apprentissage humain (EIAH), Jun 2025, Lille, France. pp.452-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3408,96 +3393,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
+              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812226v1</w:t>
+                <w:t xml:space="preserve">hal-03808142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'action culturelle à l'éducation non-formelle : divergences et complémentarités</w:t>
               </w:r>
@@ -3546,191 +3544,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
+                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796036v1</w:t>
+                <w:t xml:space="preserve">hal-03812226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808142v1</w:t>
+                <w:t xml:space="preserve">hal-03796036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de création d’une œuvre vidéomapping</w:t>
               </w:r>
@@ -3975,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachimi Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,204 +5074,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Minds of Artists? Study of the Situated Artistic Creation Experience</w:t>
+                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.87-106, 2019, 9781784056285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153043v1</w:t>
+                <w:t xml:space="preserve">hal-02189802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
+                <w:t xml:space="preserve">In the Minds of Artists? Study of the Situated Artistic Creation Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE - Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-141, 2019, 978-1-78630-415-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119612254.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189802v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards experience design in museums</w:t>
               </w:r>
@@ -6151,51 +6136,51 @@
                 <w:t xml:space="preserve">Mei Menassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Mapping European Center</w:t>
+                <w:t xml:space="preserve">Video Mapping European Center; Université Polytechnique Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304227v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -6944,51 +6929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F12EFD"/>
+    <w:nsid w:val="AAE9B40A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7175,51 +7160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomappingcenter.com/video-mapping-le-patrimoine-en-lumiere/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomappingcenter.com/video-mapping-le-patrimoine-en-lumiere/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>