--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">299177716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">R1A7gzkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -234,2630 +255,2630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short but meaningful: visitors’ experiences underlying time spent looking at artworks and labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Girveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum Management and Curatorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09647775.2024.2393149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la pensée informatique à travers la conception de jeux vidéo éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Varia, 48, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND-Contrast : Qualifier l’expérience de visite au musée par les construits personnels des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation du religieux et expérience visitorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dutheillet de Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFOM Study Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (2), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChatGPT : Une médiation incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 205, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité virtuelle et soin aux soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 869, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Visitors’ Sense-making Experiences: The REMIND Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum Management and Curatorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.218-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage au musée, un dispositif de médiation « sensorielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.61-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairer pour illuminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, pp.32-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.4259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Culture, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508620v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEmotion : saisir l’expérience sensible</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">从意义赋予到意义构建：刺激唤醒法与博物馆观众的情景体验</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.59-82</w:t>
+              <w:t xml:space="preserve">Southeast Culture, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (273), pp.157 - 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337423v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de l’expérience au musée : nouvelles perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Musées et mondes numériques, 35, pp.107-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.4637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage dynamique, un dispositif de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在美术馆标识参观者的情, 《艺术博物馆》杂志，中国美术出版总社</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Saint-Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Museum Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversation pour l’éternité : Grand Témoin, hologramme et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énaction, un cadre épistémologique fécond pour la recherche en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pluralisme épistémologique et conceptuel en information-communication, 15 (2018/2), pp.93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-MOTION, un dispositif pour connaître l’expérience émotionnelle des visiteurs dans un musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Saint-Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND : une méthode pour comprendre la micro-dynamique de l’expérience des visiteurs de musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.43-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions dans l'activité de recherche. Le cas de la conduite d'entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Quels corps demain ?, 14, pp.249-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.014.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche énactive de la muséologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFOM Study Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44, pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de numérique dans les musées : entre monstration et effacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162, pp.53 - 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que &amp;quot;comprendre&amp;quot; signifie pour les jeunes visiteurs dans un centre de culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les cultures des sciences en Europe. Dispositifs, publics, acteurs, institutions, 25, pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et perspectives du &amp;quot;cours d'expérience&amp;quot; des visiteurs dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFOM Study Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NOUVELLES TENDANCES DE LA MUSÉOLOGIE, 43b, pp.249-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/iss.506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une remédiation muséale à partir de l'expérience située des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de visite : de la transmission à la liction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.1440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Flon, Les mises en scène du patrimoine. Savoir, fiction et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et comprendre l’expérience des visiteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFOM Study Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le visiteur : tout un chacun, et pourtant unique, 42, pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2867,1458 +2888,1458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Game Genre Choice on Computational Thinking Development in School-Based Video Game Design Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Simulation and Gaming Association's Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Simulation and Gaming Association; Swiss Austrian German Simulation and Gaming Association; Duale Hochschule Baden-Württemberg, Jul 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester son programme lors d’activités de conception de jeux vidéo à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence sur les environnements informatiques pour l'apprentissage humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des technologies de l’information pour l’éducation et la formation (Atief); environnements informatiques pour l'apprentissage humain (EIAH), Jun 2025, Lille, France. pp.452-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’expérience visitorielle pour mieux imaginer le musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow musées : ralentir économiquement, avancer humainement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Occitanie musées et CNPF, Mar 2024, Toulouse, France. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des expositions et des dispositifs de médiations numériques à partir de l'expérience des visiteur·ses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude La médiation numérique à l’œuvre – Enjeux des dispositifs immersifs au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l’expérience des visiteurs pour identifier leurs processus d’apprentissage au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du projet Video Mapping European Center 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Menassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burczykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBSIC - Image Beyond the Screen International Conference Conférence video mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De l'action culturelle à l'éducation non-formelle : divergences et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
+              <w:t xml:space="preserve">ICOM Kyoto 2019, 25ème Conférence Générale de l’ICOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808142v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'action culturelle à l'éducation non-formelle : divergences et complémentarités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM Kyoto 2019, 25ème Conférence Générale de l’ICOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468438v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience muséale des visiteurs. Design de l’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata studio : Patrimonio, tra materiale e immateriale, traccia, simbolo, trasmissione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812226v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et émotions dans l’auto-analyse de l’expérience de visite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives dans l’approche des publics : concepts d’enquêtes, classes de données et catégories d’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École du Louvre, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Image Beyond the Screen International Conference (IBSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796036v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de création d’une œuvre vidéomapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBSIC, Image Beyond the Screen International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Wallers-Arenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’expérience de « comprendre » dans l’espace ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place au corps et au jeu – Stratégie pour une nouvelle citoyenneté au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperconnexion des musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semana Nacional de Museus na UNIFAL -MG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Alfénas, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMIND Group : objectiver son expérience pour concevoir des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachimi Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.360-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bougenies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg. pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer et comprendre : le jeune public dans un centre de culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de l’éducation et de la médiation scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene, a versatile hypervideo authoring tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Document Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.79-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2361354.2361370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4328,1655 +4349,1655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation, connexion, liction, reliance : le musée, pour faire corps avec le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muséo-connexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peuvent encore nous apprendre les études de public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir autrement. Nouvelles études sur les visiteurs des musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.229-243, 2023, Musées-Mondes, 978 2 11 157663 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps-trace des visiteurs au prisme de l'énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.283-299, 2021, 978-2-271-13298-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéomapping, expérience spectateur et émotions : perspectives statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.175-206, 2021, 978-2-271-13298-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition « Voilées » de Pierre David : une question sociale au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lagasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Agbessi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voilées. Quand l'art dévoile l'incommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-116, 2020, Colloques et rencontres, 9782343216614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design d'expérience pour valoriser le patrimoine culturel matériel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De possibles vertus des émotions dans l’activité de recherche. Le cas des entretiens en resitu subjectif (RSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines et design d'expérience à l'ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europia Productions, pp.91 - 101, 2020, 979-10-90094-43-7</w:t>
+              <w:t xml:space="preserve">Le chercheur en activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-91901-41-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781410v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De possibles vertus des émotions dans l’activité de recherche. Le cas des entretiens en resitu subjectif (RSS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le design d'expérience pour valoriser le patrimoine culturel matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guittienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chercheur en activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 979-10-91901-41-3</w:t>
+              <w:t xml:space="preserve">Patrimoines et design d'expérience à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europia Productions, pp.91 - 101, 2020, 979-10-90094-43-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441467v1</w:t>
+                <w:t xml:space="preserve">hal-01781410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to Creators in Residence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Beyond the Screen. Projection Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.85-105, 2020, 9781786305046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In the Minds of Artists? Study of the Situated Artistic Creation Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE - Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-141, 2019, 978-1-78630-415-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119612254.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189802v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Minds of Artists? Study of the Situated Artistic Creation Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">À l’écoute des créateurs en résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.87-106, 2019, 9781784056285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153043v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards experience design in museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE - Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-216, 2019, 978-1-78630-415-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119612254.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la tête des artistes ? Étude de l’expérience de création artistique située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’UXD au LivXD, Design des expériences de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.145-159, 2018, 978-1-78405-524-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pas vers le design d’expérience dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’UXD au LivXD, Design des expériences de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2018, 978-1-78405-524-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défunts sous le regard des vivants, vivre l'hétérotopie du cimetière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Kmec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kolberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Klaus Streb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flore Garcin-Marrou, François Mairesse, Aurélie Mouton-Rezzouk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lieux pour penser: musées, bibliothèques, théâtres. Matériaux pour une discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOM - ICOFOM, pp.264-268, 2018, 9789290124399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir l'expérience des publics dans les musées. Comment construit-on du sens lors d'une visite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Barbier et Marc Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'analyse des activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.617-630, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée lictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Définir le musée du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOFOM, pp.285-288, 2017, Définir le musée du XXIe siècle ; matériaux pour une discussion, 978 92 9012 425 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des connaissances : limites et écueils des jeux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-44, 2016, Numérique &amp; éducation. Dispositifs, jeux, enjeux, hors jeux, 9782814302877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing and Understanding the Experience of Visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visiting the Visitors. An Enquiry Into the Visitor Business in Museums</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript Verlag, pp.55-69, 2016, 9783837632897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5986,570 +6007,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Menassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Video Mapping European Center, 2023, 978-2-9586302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video mapping : le patrimoine en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Laurence Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Menassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video Mapping European Center; Université Polytechnique Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Beyond the Screen. Projection Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burczykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley, 2020, Sylvie Leleu-Merviel, 9781786305046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Useille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image au-delà de l'écran. Le vidéomapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burczykowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 2019, Sylvie Leleu-Merviel, 9781784056285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Useille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,100 +6580,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de visite et construction des connaissances : le cas des musées de sciences et des centres de culture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Strasbourg, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012STRAC030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00802163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6662,91 +6683,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, information, construction de sens et expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Valenciennes et du Hainaut-Cambrésis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03685634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,112 +6777,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information&amp;quot; (définition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de muséologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.318-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6929,51 +6950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE9B40A"/>
+    <w:nsid w:val="52582AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7160,51 +7181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomappingcenter.com/video-mapping-le-patrimoine-en-lumiere/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4314-5819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167191519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299177716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=R1A7gzkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09647775.2024.2393149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ledu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lagasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dutheillet de Lamothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arzur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delcroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Wisniewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Plichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Saint-Mars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1440" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Du" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burczykowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03796036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03808142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03812284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586509v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361370" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Schmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943648v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voilees_quand_l_art_devoile_l_incommunication_eric_agbessi-9782343216614-67656.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guittienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kmec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kolberger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klaus Streb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Amalric" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100143180" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larochelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Laurence Larochelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomappingcenter.com/video-mapping-le-patrimoine-en-lumiere/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAC030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03685634v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175420v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>