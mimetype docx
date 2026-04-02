--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Schug </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - anglais LANSAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Challenges & Benefits of MOOCs as an Innovative Pedagogical Model in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/SAR82-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Virtual Exchanges on Students’ L2 Willingness to Communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying EFL Students’ Uses for AI Chatbots in Academic Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of ELT Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52696/UEPX3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ readiness for learner autonomy: A comparative analysis of EFL learning in French and Algerian universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reshaping of Language Learning Motivation during COVID-19-imposed Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFL Teachers' Attitudes Towards a Glocalized Approach: An International, Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Rashad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURNAL ARBITRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (13), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25077/ar.11.1.13-28.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International E-Tandems: A Tool for Increasing Student Motivation in the Foreign Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Torea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab World English Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24093/awej/comm1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGLISH FOR OTHER LANGUAGES: A NEEDS ANALYSIS OF FUTURE POLYGLOTS AT A FRENCH UNIVERSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/JTESAP2104715S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipped classrooms: Using Google Groups to facilitate in-class communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English support to academic staff: A Pilot Study at the Department of Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borsetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Ca’ Foscari. Serie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.9-28. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14277/2499-1562/AnnOc-50-16-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Autonomy as a Sociocultural Construct: A Comparative Analysis of EFL Learning in French and Algerian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues, des littératures et de la traduction: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLIDAM, DPFcc, Apr 2024, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the challenges &amp; benefits of MOOCs as an innovative, pedagogical model in higher education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Page 5/8 - Curriculum vitae of Surname(s) First name(s) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Altinbas University, Sep 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reshaping of language learning motivation during Covid-19-imposed distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merve Selçuk; Turgut Turunç, 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of foreign language classroom anxiety: A case study of second-year undergraduates majoring in International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Trends and Practices in EAP/ESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Thessaly, Sep 2020, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation des étudiants en cours de langue de spécialité ́ artistique : Une question de niveau de compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de la compétence en langues de spécialité dans le domaine des arts, des lettres et des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jean Moulin, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-factor. English education, empowerment and emotivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liliana Landolfi, Oct 2016, Naples, Italy. pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the L2MSS to understand learning motivation in a course of English for the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Languages in Teaching and Translation: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanna Kic-Drgas; Marta Zawacka- Najgeburska, Nov 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), 2025, AI in Education / (Dis)embodied interActIons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of e-tandems on students’ experiences with foreign language anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krizstián Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lingua Franca Csoport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPRT: Empirical Studies in English Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-122, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to analysing student motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarré, Cédric; Whyte, Shona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research-publishing.net, pp.73-91, 2017, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’anglais à travers les disciplines : une étude sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Università Ca' Foscari (Venise, Italie); Université Paris 8, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Schug </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - anglais LANSAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Challenges & Benefits of MOOCs as an Innovative Pedagogical Model in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/SAR82-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Virtual Exchanges on Students’ L2 Willingness to Communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying EFL Students’ Uses for AI Chatbots in Academic Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of ELT Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52696/UEPX3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ readiness for learner autonomy: A comparative analysis of EFL learning in French and Algerian universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFL Teachers' Attitudes Towards a Glocalized Approach: An International, Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Rashad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURNAL ARBITRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (13), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25077/ar.11.1.13-28.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reshaping of Language Learning Motivation during COVID-19-imposed Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International E-Tandems: A Tool for Increasing Student Motivation in the Foreign Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Torea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab World English Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24093/awej/comm1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGLISH FOR OTHER LANGUAGES: A NEEDS ANALYSIS OF FUTURE POLYGLOTS AT A FRENCH UNIVERSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/JTESAP2104715S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipped classrooms: Using Google Groups to facilitate in-class communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English support to academic staff: A Pilot Study at the Department of Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borsetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Ca’ Foscari. Serie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.9-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14277/2499-1562/AnnOc-50-16-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Autonomy as a Sociocultural Construct: A Comparative Analysis of EFL Learning in French and Algerian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues, des littératures et de la traduction: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLIDAM, DPFcc, Apr 2024, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reshaping of language learning motivation during Covid-19-imposed distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merve Selçuk; Turgut Turunç, 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the challenges &amp; benefits of MOOCs as an innovative, pedagogical model in higher education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Page 5/8 - Curriculum vitae of Surname(s) First name(s) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Altinbas University, Sep 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of foreign language classroom anxiety: A case study of second-year undergraduates majoring in International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Trends and Practices in EAP/ESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Thessaly, Sep 2020, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation des étudiants en cours de langue de spécialité ́ artistique : Une question de niveau de compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de la compétence en langues de spécialité dans le domaine des arts, des lettres et des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jean Moulin, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-factor. English education, empowerment and emotivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liliana Landolfi, Oct 2016, Naples, Italy. pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the L2MSS to understand learning motivation in a course of English for the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Languages in Teaching and Translation: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanna Kic-Drgas; Marta Zawacka- Najgeburska, Nov 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), 2025, AI in Education / (Dis)embodied interActIons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of e-tandems on students’ experiences with foreign language anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krizstián Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lingua Franca Csoport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPRT: Empirical Studies in English Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-122, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to analysing student motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarré, Cédric; Whyte, Shona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research-publishing.net, pp.73-91, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’anglais à travers les disciplines : une étude sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Università Ca' Foscari (Venise, Italie); Université Paris 8, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sarnou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/SAR82-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52696/UEPX3699" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Arib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Rashad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25077/ar.11.1.13-28.2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Torea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24093/awej/comm1.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP2104715S" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borsetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2499-1562/AnnOc-50-16-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Idri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krizsti&#225;n Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.746" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04404505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sarnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/SAR82-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52696/UEPX3699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Arib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Rashad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25077/ar.11.1.13-28.2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Torea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24093/awej/comm1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP2104715S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borsetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2499-1562/AnnOc-50-16-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Idri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krizsti&#225;n Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.746" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04404505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>