--- v1 (2026-04-02)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Schug </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - anglais LANSAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Challenges & Benefits of MOOCs as an Innovative Pedagogical Model in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/SAR82-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Virtual Exchanges on Students’ L2 Willingness to Communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying EFL Students’ Uses for AI Chatbots in Academic Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of ELT Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52696/UEPX3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ readiness for learner autonomy: A comparative analysis of EFL learning in French and Algerian universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFL Teachers' Attitudes Towards a Glocalized Approach: An International, Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Rashad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURNAL ARBITRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (13), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25077/ar.11.1.13-28.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reshaping of Language Learning Motivation during COVID-19-imposed Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International E-Tandems: A Tool for Increasing Student Motivation in the Foreign Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Torea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab World English Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24093/awej/comm1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGLISH FOR OTHER LANGUAGES: A NEEDS ANALYSIS OF FUTURE POLYGLOTS AT A FRENCH UNIVERSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/JTESAP2104715S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipped classrooms: Using Google Groups to facilitate in-class communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English support to academic staff: A Pilot Study at the Department of Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borsetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Ca’ Foscari. Serie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.9-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14277/2499-1562/AnnOc-50-16-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Autonomy as a Sociocultural Construct: A Comparative Analysis of EFL Learning in French and Algerian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues, des littératures et de la traduction: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLIDAM, DPFcc, Apr 2024, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reshaping of language learning motivation during Covid-19-imposed distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merve Selçuk; Turgut Turunç, 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the challenges &amp; benefits of MOOCs as an innovative, pedagogical model in higher education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Page 5/8 - Curriculum vitae of Surname(s) First name(s) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Altinbas University, Sep 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of foreign language classroom anxiety: A case study of second-year undergraduates majoring in International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Trends and Practices in EAP/ESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Thessaly, Sep 2020, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation des étudiants en cours de langue de spécialité ́ artistique : Une question de niveau de compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de la compétence en langues de spécialité dans le domaine des arts, des lettres et des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jean Moulin, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-factor. English education, empowerment and emotivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liliana Landolfi, Oct 2016, Naples, Italy. pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the L2MSS to understand learning motivation in a course of English for the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Languages in Teaching and Translation: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanna Kic-Drgas; Marta Zawacka- Najgeburska, Nov 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), 2025, AI in Education / (Dis)embodied interActIons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of e-tandems on students’ experiences with foreign language anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krizstián Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lingua Franca Csoport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPRT: Empirical Studies in English Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-122, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to analysing student motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarré, Cédric; Whyte, Shona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research-publishing.net, pp.73-91, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’anglais à travers les disciplines : une étude sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Università Ca' Foscari (Venise, Italie); Université Paris 8, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Schug </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences - anglais LANSAD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Challenges & Benefits of MOOCs as an Innovative Pedagogical Model in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), pp.115. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18421/SAR82-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying EFL Students’ Uses for AI Chatbots in Academic Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of ELT Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52696/UEPX3699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Virtual Exchanges on Students’ L2 Willingness to Communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ readiness for learner autonomy: A comparative analysis of EFL learning in French and Algerian universities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reshaping of Language Learning Motivation during COVID-19-imposed Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFL Teachers' Attitudes Towards a Glocalized Approach: An International, Mixed-Methods Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Rashad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURNAL ARBITRER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (13), pp.13-28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25077/ar.11.1.13-28.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International E-Tandems: A Tool for Increasing Student Motivation in the Foreign Language Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Torea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab World English Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24093/awej/comm1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGLISH FOR OTHER LANGUAGES: A NEEDS ANALYSIS OF FUTURE POLYGLOTS AT A FRENCH UNIVERSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.715-724. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/JTESAP2104715S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flipped classrooms: Using Google Groups to facilitate in-class communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.6882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English support to academic staff: A Pilot Study at the Department of Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borsetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di Ca’ Foscari. Serie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.9-28. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14277/2499-1562/AnnOc-50-16-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Autonomy as a Sociocultural Construct: A Comparative Analysis of EFL Learning in French and Algerian Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Arib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues, des littératures et de la traduction: regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PLIDAM, DPFcc, Apr 2024, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the challenges &amp; benefits of MOOCs as an innovative, pedagogical model in higher education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Page 5/8 - Curriculum vitae of Surname(s) First name(s) Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Altinbas University, Sep 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reshaping of language learning motivation during Covid-19-imposed distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices in Second Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merve Selçuk; Turgut Turunç, 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origins of foreign language classroom anxiety: A case study of second-year undergraduates majoring in International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Trends and Practices in EAP/ESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Thessaly, Sep 2020, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation des étudiants en cours de langue de spécialité ́ artistique : Une question de niveau de compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de la compétence en langues de spécialité dans le domaine des arts, des lettres et des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jean Moulin, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-factor. English education, empowerment and emotivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liliana Landolfi, Oct 2016, Naples, Italy. pp.156-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the L2MSS to understand learning motivation in a course of English for the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Languages in Teaching and Translation: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanna Kic-Drgas; Marta Zawacka- Najgeburska, Nov 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Sarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), 2025, AI in Education / (Dis)embodied interActIons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of e-tandems on students’ experiences with foreign language anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krizstián Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lingua Franca Csoport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPRT: Empirical Studies in English Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-122, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a dynamic approach to analysing student motivation in ESP courses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarré, Cédric; Whyte, Shona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New developments in ESP teaching and learning research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research-publishing.net, pp.73-91, 2017, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14705/rpnet.2017.cssw2017.746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours d’anglais à travers les disciplines : une étude sur la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Università Ca' Foscari (Venise, Italie); Université Paris 8, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sarnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/SAR82-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52696/UEPX3699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Arib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Rashad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25077/ar.11.1.13-28.2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Torea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24093/awej/comm1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP2104715S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borsetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2499-1562/AnnOc-50-16-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Idri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krizsti&#225;n Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.746" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04404505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sarnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18421/SAR82-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52696/UEPX3699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Arib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Rashad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25077/ar.11.1.13-28.2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Torea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24093/awej/comm1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP2104715S" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6882" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borsetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2499-1562/AnnOc-50-16-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Idri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krizsti&#225;n Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.746" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04404505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>