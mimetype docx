--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D13540B2"/>
+    <w:nsid w:val="83FFAD35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>