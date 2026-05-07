--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FFAD35"/>
+    <w:nsid w:val="CF5DCEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>