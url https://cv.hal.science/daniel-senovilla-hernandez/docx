--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Senovilla Hernández </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS en droit des migrations, UMR 7301 Migrinter, Université de Poitiers.Coordinateur de l'Observatoire de la Migration de Mineurs.Responsable éditorial de la revue Jeunes et Mineurs en Mobilité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniel-senovilla-hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153521724</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169982725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118907653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juriste de formation longuement influencé par les sciences sociales, ma mission depuis décembre 2015 en tant qu’IR à l’unité de recherche Migrinter a impliqué le pilotage de nombreux projets de recherche et/ou valorisation sur différents espaces en utilisant une approche méthodologique qui cherche à adopter une posture éthique de la production scientifique. Ces projets analysent les éléments du droit des migrations (droit international ; droits nationaux ; interprétation et application du droit), parfois générateurs de situations de vulnérabilité à partir de la création des catégories auxquelles un traitement juridique souvent sécuritaire et lacunaire est associé.  À partir d’enquêtes qualitatives en sciences sociales, j'analyse également l’impact et la capacité d’adaptation, de réaction et de réponse des personnes en situation de migration (et en particulier les personnes associées à la catégorie ‘mineurs non accompagnés’) aux contraintes législatives et administratives auxquelles elles sont soumises. Les dernières années, mon approche évolue vers une problématique construite autour des incohérences juridiques de la notion de vulnérabilité et l’agentivité des jeunes personnes en migration (mineurs reconnus ou non) pour s’adapter aux conditions législatives qui peuvent entraver leur mobilité dans différents espaces. J’attache par ailleurs une importance croissante à l’accompagnement à l’émergence des paroles et perceptions des personnes en migration (7 livres de récits de migrations publiés, entre autres supports), source inestimable de connaissance pour une meilleure compréhension du phénomène des migrations contemporaines. À cette approche pluridisciplinaire, j’ai toujours associé une pratique affirmée de la recherche comparative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon ancrage dans le laboratoire Migrinter depuis maintenant plus de 20 ans (arrivé en 2004 en tant que doctorant invité) et mon implication pour valoriser mes travaux et ceux d’autres collègues à différents niveaux (académique, professionnel, société civil, personnes en migration) m’ont permis de construire de solides réseaux de recherche et professionnels en France et à l’international (Europe, Afrique du Nord et de l’Ouest, Amérique du Nord). La solidité et l’amplitude de ces réseaux m’ont apporté une forte reconnaissance de mon expertise scientifique sur le champ des ‘socio-legal studies’ et en particulier des ‘child migration studies’, compétence que je mets au bénéfice de l’INSHS du CNRS (je suis membre du Comité Éthique Opérationnel Sciences Sociales et Humaines depuis janvier 2024), de mon unité de recherche Migrinter, notamment en assumant la coordination de l’Observatoire de la Migration de Mineurs depuis maintenant 12 ans, ainsi que d’autres institutions internationales (j’ai assumé différentes missions d’expertise pour le Conseil de l’Europe et pour Nations Unies) et nationales (collaborations avec l’ANESM, Instituts de Travail Social, établissements d’enseignement secondaire, structures associatives, réseaux citoyens, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PILOTAGE DE PROJETS DE RECHERCHE ET/OU VALORISATION (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mars 2015, « Boulangers venus d’ailleurs », en partenariat et sous financement du fond de dotation EKIP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis février 2025 – Projet Voix du Fouta – Récits des migrations au féminin, en co-portage avec Isabelle Rigoni et Marie Jose Pagnon (Insei-Ghrapes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022 - Projet Messages sur l’Expérience Migratoire (MEM) : Financé avec des fonds propres de l’Observatoire de la Migration de Mineurs et du laboratoire Migrinter. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2018 - Paroles de Jeunes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/paroles-de-jeunes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2015 – Revue électronique « Jeunes et Mineurs en Mobilité - JMM ». Plus d’information : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/jmm/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis juin 2013 – Observatoire de la Migration des Mineurs (OMM). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2020 - juin 2022 - Projet Migration Positive. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/projet-migration-positive/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janvier 2018 - décembre 2020 – Projet ADIMENA- Assurer le droit à l’information des mineurs étrangers non accompagnés. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015- juin 2020- Projet REMIV- Ressources pour les mineurs isolés de la Vienne :. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2014 – décembre 2015 - Projet européen MINAS - In whose best interests ? Exploring unaccompanied minors’ rights through the lens of migration and asylum processes. Plus d’information : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- avril 2013 – Projet européen PUCAFREU (Promouvoir l’accès aux droits fondamentaux des mineurs non accompagnés sans protection en Europe). Plus d’information : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS, COMITES ET RESEAUX DE RECHERCHE NATIONAUX ET INTERNATIONAUX (du plus récent au plus ancien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Janvier 2024 – Membre du Comité Éthique Opérationnel CNRS Sciences Humaines et Sociales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2023 – Membre de l’équipe de recherche du projet Migreval « Situations et champ des possibles des jeunes mineurs non accompagnés et des majeurs primo-arrivants Une comparaison franco-allemande » piloté par l’Université de Strasbourg, l’Université de Frankfort et Migrinter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022 – Juin 2024 – Membre du Comité de Pilotage (Advisory Board) du projet Drawing Together piloté par Ravi KS Kohli de l’Université de Bedfordshire (UK).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Décembre 2022 – Membre du Comité de Pilotage (Advisory Board) du projet ERC Childmove piloté par Ilse Derluyn de l’Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Septembre 2021- Expert scientifique au projet Erasmus KA2 « Building knowledge from local practices : a solution for better care and support of unaccompanied minors in Europe » piloté par la Fondation Apprentis d’Auteuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2014- Février 2015 - Membre du réseau nordique de chercheurs spécialisés dans la migration de mineurs NordURM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2012- Décembre 2014 – Membre du réseau de chercheurs du projet CIMORE (Circulation, mobilités et espace relationnel des migrants en Méditerranée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin - Décembre 2010 – Participation au projet européen OMAE (Observatoire des migrations internationales ouest-africaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS D’ARTICULATION FORMATION-RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement des thèses doctorales suivantes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2024 : (encadrante principale Maitena Armagnague) Thèse de Manon Tallant avec titre provisoire : « Être mineur non accompagné en Suisse et en France : quelles politiques migratoires pour quelles orientations scolaires et intégration socio-professionnelle ? », Université de Genève, Faculté de Sciences de l’Éducation.Depuis octobre 2024 : (encadrante principale Isabelle Rigoni) Thèse de Marie Jose Pagnon avec titre provisoire : « Jeunes migrants Guinéens retournés, analyse des politiques de réinstallation, ou comment ces jeunes reprennent place entre désaffiliation et ré-affiliation », Université Paris Cergy, Grhapes- INSEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis octobre 2018 : (encadrante principale Adelina Miranda) Thèse de Lydie Déaux avec titre provisoire : « Les stratégies d’adaptation des migrants vulnérables face aux obstacles de la catégorisation. Jeunes migrants non-accompagnés en Nouvelle-Aquitaine », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2017 – abandon en juillet 2023  (encadrante principale Sabine Corneloup) : Thèse de Priscillia de Corson avec titre provisoire : « La preuve de la minorité en droit des étrangers », Faculté de Droit, Université Paris 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2017 – Soutenance en septembre 2022 (encadrante principale Ilse Derluyn) : Thèse d’Océane Uzureau avec titre définitif : « Hidden trajectories: unrevalling unaccompanied minors’ experiences of mobility and bordering in Europe », CESSMIR, Université de Gand.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2012 – soutenance en décembre 2016 (encadrant principal William Berthomière) : Thèse de Sarah Pryzbyl avec titre définitf « Territoires de la migration, territoires de la protection. Parcours et expériences des mineurs isolés étrangers accueillis en France », Migrinter, Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2010 j’assure une activité régulière d’enseignement sur le droit des migrations ainsi que des activités de coordination en tant que membre de l’équipe pédagogique du master Migrations Internationales du laboratoire Migrinter. Entre 2010 et 2025 j’ai eu l’opportunité d’accompagner 30 étudiants de Master dans la construction de leurs mémoires pour leur projet final d’études.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescentes magrebíes sin referentes parentales en situación de migración: ¿son ‘menores extranjeros no acompañados’ como los demás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration : des ‘MNA’ comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Adolescents maghrébins sans référents parentaux en situation de migration / Adolescentes magrebíes sin referentes parentales en situación de migración, 10, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Alhouseine, &amp;lt;i&amp;gt;À moi, vivant invisible&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered mobilities: unaccompanied minors’ trajectories, decision-making and mobility after arrival in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children's Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (3), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733285.2024.2302107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu — Documental « Migración Positiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu — Enfances abandonnées, Nadia Hathroubi-Safsaf, Lattès eds., 2022, 192&nbsp;p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 – 2023, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulté des jeunes migrants à s’exprimer sur leur parcours de vie ou difficulté à créer un espace qui rend possible leur parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu et entendu – « Y a du bon, Y a du mauvais ». Alpha Record 86 et OMM-Migrinter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisdom : aidé ou kidnapppé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël : une migration non calculée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.15-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Adolescent Minors’ Experiences of Exception and Abandonment in the Ventimiglia Border Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Lietaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Derluyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/pag.v10i2.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu – « Les héros du quotidien » de Dennis Kamerun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paroles de jeunes : Les récits d'Ismaël et Wisdom, 7 – 2022, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et enjeux méthodologiques lors du travail de recherche auprès des mineurs et jeunes migrants non accompagnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'enfance en exil, 1333, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu – « Shakira »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.89-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection pour les mineurs arrivés seuls en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la parole aux jeunes et aux mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paroles de Jeunes, 5, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Donner la parole aux jeunes et mineurs en migration : (ré)concilier engagement éthique et efficacité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paroles de jeunes, 5 – 2019-2020, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images de mineurs migrants comme outils d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and video </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.a6321990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'urgente nécessité d'identifier des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bonnes pratiques d’accueil et approches méthodologiques innovantes, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normas y migraciones: entre gestión de la vulnerabilidad y control de la credibilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anduli : revista andaluza de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/anduli.2017.i16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une catégorie juridique récente : le mineur étranger non accompagné, séparé ou isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation migratoire des mineurs dits « non accompagnés » entre le Sénégal et l’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elh Ousmane Cissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.6 - 16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des mineurs non accompagnés et séparés en Europe. Une étude comparative de six pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Réflexions croisées sur les migrations en Afrique de l'Ouest, 7, pp.75-77. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les mineurs non accompagnés en Europe : entre diversité des modèles d’accueil et harmonisation des mécanismes de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.3-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12k67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits littéraires de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : (Re)construire une nouvelle vie en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences des mineur·e·s non accompagné·e·s : les conditions de vie ordinaires dans les pays d’accueil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel - Institut d'Ethnologie, Jun 2025, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la migration racontée au chercheur. Comprendre les migrations au prisme des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accompagnement des familles en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTS Poitiers, Mar 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Réseau Welcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de jeunes migrants : comprendre leur expérience par leur parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régionale Unis-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de compréhension des migrations contemporaines à partir des récits de personnes en exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; Transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Giusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et bande dessinée : une étude interdisciplinaire de la transmission des récits migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dekhissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions : Colloque international – MIGRINTER a 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole des personnes migrantes comme outil de transmission de leur expérience. Enjeux méthodologiques et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Bangoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Kechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Migrations &amp; transmissions - 40 ans de Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender las migraciones a partir de los relatos migratorios: el caso de la acogida en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El asilo y la protección subsidiaria en Andalucía </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cadix, Dec 2025, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles des Jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études COJEMI- Communication et construction de l’opinion sur les jeunes migrants isolés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/125b8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy and methodological issues in research with unaccompanied child and young migrants : participatory methods and arts-supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and expectations in child research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer les conditions pour faire émerger la parole des jeunes en migration : posture et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Échanges et débats autour des questions soulevées par le travail social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation et Recherche en Intervention Sociale, Aix-Marseille Université, Mar 2024, Aix-Marseille, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vv9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir la parole des personnes migrantes sur leur expérience de l’exil : le droit au séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, travail social et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit, université de Poitiers, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros sobre relatos migratorios : una nueva forma de expresión de la experiencia del exilio. Presentación del libro de Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acto de presentación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ilustre Colegio de Abogados, Nov 2024, Zaragoza (Saragosse), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing research with young and child migrants while supporting them to raise their voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference ‘Gendered intergenerational experiences of social mobility in migration’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migreval, Oct 2024, Franckfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aportes de los relatos migratorios para una mejor comprensión de las migraciones independientes de jóvenes y menores hacía Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études AMICAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenade, Nov 2024, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting research with young migrants while generating solidarity : participatory methods and arts supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Refugee and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jul 2023, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du parcours d’Alhouseine Diallo : vivant invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhouseine Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Migrations et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEA, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sistema de protección de menores no acompañados en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Menores no acompañados en Andalucía. Evaluación del sistema andaluz de protección’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Cádiz, Jan 2023, Jerez De La Frontera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración Positiva. Aspectos positivos de la experiencia migratoria. Presentación de resultados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIME- Valoración de riesgos en menores no acompañados en Andalucía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Loyola, Apr 2023, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accueil des jeunes migrants arrivés seuls sur le territoire français. Un défi pour l’accompagnement socio-éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polaris formation, Apr 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situación de los niños, niñas y adolescentes migrantes en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre la inclusión de las personas migrantes : niños, niñas y adolescentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDESS, Universidad de Cádiz, May 2023, Cadiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos politico-médiaticos sobre los menores no acompañados. ¿Existen los discursos positivos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario ‘Jóvenes en movimiento y ansiedades políticas’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEDES, Universidad Autónoma de Madrid, Jun 2022, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del proyecto REMIV. Recursos para los menores no acompañados del departamento de la Viena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accions comunitàries amb er jovent migrat no accompanayat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Tot Raval, Mar 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento jurídico y prácticas institucionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional ‘Protección de los derechos de la infancia y la adolescencia en contextos migratorios. Una mirada comparada y aportes desde la investigación’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad politécnica de Valencia, Nov 2022, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration positive. Aspects positifs de l’expérience migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Le rôle des réseaux de solidarité et d’hospitalité dans la (re)construction d’une vie ordinaire en France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - OMM- Maison des Trois Quartiers de Poitiers, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : l'émergence d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Mineurs en Mouvement : Dynamiques, politiques publiques et droits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de la Communauté Marocaine à l’Étranger, Feb 2022, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se déclarer MNA : le droit et son application comme générateurs de vulnérabilité vs. stratégies migrantes pour s’en adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique DEMIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGOT- Université de Lisbonne, Oct 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóvenes y menores no acompañados en Francia. Tratamiento, prácticas y consecuencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migraciones y pandemia global. Infancia, juventud migrante y otras personas vulnerables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Granada, Feb 2021, Granada (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias de adaptación y contorno de los jóvenes migrantes frente a la aplicación de la normativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El papel de la UE en la protección de los menores no acompañados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOS Racismo, Mar 2021, San Sebastian, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing young people on the move: an ethical and effective research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and communication in linguistic and non-linguistic support systems of newly arrived migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Maison Européenne des Sciences de l’Homme et de la Société, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques migratoires et paroles des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse pluridisciplinaire et multi-située des Mineur(e)s et des Jeunes en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les migrations pour repenser la société ? Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRINTER, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des routes migratoires et formes de transit en Afrique de l’ouest et au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les mineurs en transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNICEF, MIGRINTER, Apr 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents maghrébins sans référents parentaux en situation de migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Floristán Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 195 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes : Les récits d'Ismaël et Wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannibal Nseir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 – 2022, 110 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Marmié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 – 2019-2020, 67 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03627436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes pratiques d’accueil et approches méthodologiques innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Naintré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 – 2018, 96 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 – 2016, 114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration. Retour sur le séminaire du 21 octobre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Vaccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 – 2015, 77 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs en migration : enjeux juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30 (1), 173 p., 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.6702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des mineurs non accompagnés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soiyarta Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Migration de Mineurs, 109 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ser menor no acompañado en Europa. Normativa y consecuencias de su aplicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López Ulla, José Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menores no acompañados : evaluación del sistema andaluz de protección</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aranzadi, pp.151-168, 2024, 978-84-1125-757-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits sur l’expérience migratoire : une contribution à la meilleure connaissance et compréhension des migrations internationales contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alhouseine Diallo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À moi, vivant invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Migration des Mineurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2024, Paroles de jeunes, 978-2-9556328-7-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menores no acompañados en situacción de ‘espera’ en Francia : razones jurídicas y administrativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cavedo; I. Ravetllat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los derechos de la infancia y la adolescencia en contextos migratorios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirant Lo Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2024, 978-84-1056-594-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Mineur non accompagné en Europe : normes et impact de leur application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaultier, Sydney; Yahyaoui, Abdessalem; Benghozi, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineurs non accompagnés : Repères pour une clinique psychosociale transculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2023, 978-2-84835-813-0. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.gauti.2023.01.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migración independiente de menores y jóvenes : la necesidad de buenas prácticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Francesc Peris Cancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández Pacheco, Gloria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La intervención con menores migrantes en andalucía : aprendizajes a partir de la experiencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xi-xiv, 2023, Análisis y Crítica Social, 978-84-1369-639-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les migrations de jeunes et mineurs au prisme de leurs récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesses en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Maison méditerranéenne des sciences de l'homme, pp.139-157, 2022, MiMed, 979-10-318-0519-1 (imprimé) ; 979-10-318-0519-1 (numérique). </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.baby.2022.01.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Ngatcheu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez moi ou presque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-82, 2020, 979-10-92247-96-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s voices: listening to young African migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Uzureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Child Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.478-495, 2018, 978 1 78643 369 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can a judge reject a child without even seeing his face ? Failures in the interpretation and implementation of the CRC best interests principle regarding unaccompanied minors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Primorska, Science and Research Centre, Annales University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A journey to the unknown. The rights on unaccompanied migrant children : between theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-176, 2015, 978-961-6964-50-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unaccompanied and separated Senegalese children to Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Kanics J., D. Senovilla Hernandez and K. Touzenis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrating alone: unaccompanied and separated children's migration to Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, pp.143-154, 2010, 978-92-3-104091-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'intérêt supérieur de qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PPUAM 2013, Migrinter. 2016, 157 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers non protégés : résultats d’une enquête dans quatre pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP Enfance en danger; ONED; Observatoire national de l'enfance en danger (ONED). 2014, pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccompanied Children Lacking Protection in Europe : PUCAFREU Project Final Comparative Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Sasu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PUCAFREU Project – Promoting unaccompanied children’s access to fundamental rights in the European Union. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minori stranieri non accompagnati privi di protezione : ricerca condotta a Torino nell'ambianto del progetto PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Montabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moutabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Lélia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Migrinter. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en France dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Légaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lardanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs isolés étrangers et sans protection en Europe : projet PUCAFREU, rapport comparatif final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Tawfik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineurs étrangers non accompagnés sans protection en Europe : recherche conduite en Belgique dans le cadre du projet PUCAFREU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Senovilla Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia van Der Vennet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Migrinter. 2013, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF5DCEB0"/>
+    <w:nsid w:val="349E7868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-senovilla-hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153521724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169982725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118907653" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2023/04/03/projet-mem-messages-sur-lexperience-migratoire/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/paroles-de-jeunes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/jmm/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCiJkgTSQ_duJve-pwOIbV_Q/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/projet-migration-positive/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-adimena/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-remiv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/proje-minas/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/category/recherche-valorisation/projet-pucrafeu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Danger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3i" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Uzureau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Lietaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2024.2302107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mor&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannibal Nseir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Girardot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v10i2.5139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croguennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.a6321990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/anduli.2017.i16.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6728" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elh Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.858" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.879" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535359v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Giusa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ristic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Bangoura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kechler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/125b8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv9p" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhouseine Diallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6702" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soiyarta Attoumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://o-m-m.org/index.php/2025/10/02/publication-de-a-moi-vivant-invisible-dalhouseine-diallo/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/los-derechos-de-la-infancia-y-la-adolescencia-en-contextos-migratorios-9788410565944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/mineurs-non-accompagnes--9782848358130-page-31" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.gauti.2023.01.0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Francesc Peris Cancio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/la-intervencion-con-menores-migrantes-acogidos-en-andalucia_148101/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.baby.2022.01.0139" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Ces r&#233;cits qui viennent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik L&#233;lia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Montabir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moutabir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe L&#233;gaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Tawfik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lardanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Beguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Der Vennet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>