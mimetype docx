--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -1015,160 +1015,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
+                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2022, Économie, Droit et Management, Adda Benslimane, 978-2-36781-476-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699803v1</w:t>
+                <w:t xml:space="preserve">hal-03930720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
+                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2022, Économie, Droit et Management, Adda Benslimane, 978-2-36781-476-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930720v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie comportementale</w:t>
               </w:r>
@@ -1296,255 +1296,317 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroeconomics: reliable, scientifically legitimate and useful knowledge for economists?</w:t>
+                <w:t xml:space="preserve">Une courte note sur l’évolution des pratiques de l’économie expérimentale au cours de la dernière décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956441v1</w:t>
+                <w:t xml:space="preserve">hal-05572078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
+                <w:t xml:space="preserve">Neuroeconomics: reliable, scientifically legitimate and useful knowledge for economists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02160907v1</w:t>
+                <w:t xml:space="preserve">hal-02956441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La neuroéconomie en question : débats et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02160911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1691,51 +1753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>