--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -127,51 +127,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -385,221 +385,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équité en matière de santé : qu’en pense l’opinion publique ?</w:t>
+                <w:t xml:space="preserve">Gender pairing bias in trustworthiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Clément</w:t>
+                <w:t xml:space="preserve">Aurélie Bonein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (1), pp.55-77. </w:t>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (5), pp.779-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpec.101.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907773v1</w:t>
+                <w:t xml:space="preserve">halshs-00413689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender pairing bias in trustworthiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bonein</w:t>
+                <w:t xml:space="preserve">L’équité en matière de santé : qu’en pense l’opinion publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.101.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00413689v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Capacitated Facility Location Problem with Constrained Backlogging Probabilities</w:t>
               </w:r>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalitarisme et Responsabilité : une investigation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,160 +1015,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
+                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2022, Économie, Droit et Management, Adda Benslimane, 978-2-36781-476-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930720v1</w:t>
+                <w:t xml:space="preserve">hal-04699803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
+                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04699803v1</w:t>
+                <w:t xml:space="preserve">hal-03930720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie comportementale</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de la justice et de l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,151 +1454,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
+                <w:t xml:space="preserve">La neuroéconomie en question : débats et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02160907v1</w:t>
+                <w:t xml:space="preserve">halshs-02160911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neuroéconomie en question : débats et controverses</w:t>
+                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02160911v1</w:t>
+                <w:t xml:space="preserve">halshs-02160907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1753,51 +1753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>