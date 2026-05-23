--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,716 +66,798 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : &amp;quot;Judith Favereau. Le hasard de la preuve. Apports et limites de l'économie expérimentale du développement, Lyon ENS Editions, col. 'Gouvernement en question(s)', 2021, 292 p.&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Modeling “Axiological Rationality” in Economics: A Tedious Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 136 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408750v1</w:t>
+                <w:t xml:space="preserve">hal-05620020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making: From neuroscience to neuroeconomics - An overview,</w:t>
+                <w:t xml:space="preserve">Note de lecture : &amp;quot;Judith Favereau. Le hasard de la preuve. Apports et limites de l'économie expérimentale du développement, Lyon ENS Editions, col. 'Gouvernement en question(s)', 2021, 292 p.&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-021-09830-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256719v1</w:t>
+                <w:t xml:space="preserve">hal-04408750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies around neuroeconomics: Empirical, methodological and philosophical issues</w:t>
+                <w:t xml:space="preserve">Decision-making: From neuroscience to neuroeconomics - An overview,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.1-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-021-09830-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214904v1</w:t>
+                <w:t xml:space="preserve">hal-03256719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An historical outline of experimental economics: from the emergence to recent developments</w:t>
+                <w:t xml:space="preserve">Controversies around neuroeconomics: Empirical, methodological and philosophical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (5), pp.749 - 786</w:t>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.135-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642633v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender pairing bias in trustworthiness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An historical outline of experimental economics: from the emergence to recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (5), pp.749 - 786</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00413689v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équité en matière de santé : qu’en pense l’opinion publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.55-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpec.101.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capacitated Facility Location Problem with Constrained Backlogging Probabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ferreira Silva</w:t>
+                <w:t xml:space="preserve">Gender pairing bias in trustworthiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207540600823195⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (5), pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512928v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Capacitated Facility Location Problem with Constrained Backlogging Probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ferreira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (21), pp.5117-5134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540600823195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Egalitarisme et Responsabilité : une investigation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 111 (1), pp.173-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.111.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -785,219 +867,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voile d'ignorance et préférences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Chkair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serra Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque international de Philosophie économique : "Normes et normativité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de l'équité en matière de santé : les premiers enseignements de deux expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Chkair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serra Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Santé : équité ou égalité - Définir, Mesurer, Agir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1007,312 +1089,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
+                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2022, Économie, Droit et Management, Adda Benslimane, 978-2-36781-476-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699803v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; expérimentale en économie. Une histoire des courants de recherche qui l'incarnent,</w:t>
+                <w:t xml:space="preserve">La « révolution » expérimentale en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Méditerranée, 288 p., 2022, 2367814767</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2022, Économie, Droit et Management, Adda Benslimane, 978-2-36781-476-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930720v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 207 p., 2017, ISBN 978-2-7178-6929-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de la justice et de l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Economica, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1322,291 +1404,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une courte note sur l’évolution des pratiques de l’économie expérimentale au cours de la dernière décennie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroeconomics: reliable, scientifically legitimate and useful knowledge for economists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neuroéconomie en question : débats et controverses</w:t>
+                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02160911v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroeconomics and modern neuroscience</w:t>
+                <w:t xml:space="preserve">La neuroéconomie en question : débats et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02160907v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1753,51 +1835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Benslimane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04408750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-021-09830-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.101.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2009.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS54F73T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600823195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.111.0173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Daniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-revolution-experimentale-en-economie.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclainche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>