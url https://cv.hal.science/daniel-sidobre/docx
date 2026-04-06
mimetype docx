--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -1488,429 +1488,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KHAOS: a Kinematic Human Aware Optimization-based System for Reactive Planning of Flying-Coworker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Truc</w:t>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control for Human-Robot Handover with Application to the Aerial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
+                <w:t xml:space="preserve">Martin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemjyoti Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
+              <w:t xml:space="preserve">The 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585262v2</w:t>
+                <w:t xml:space="preserve">hal-03716664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KHAOS improvements using BSpline</w:t>
+                <w:t xml:space="preserve">KHAOS: a Kinematic Human Aware Optimization-based System for Reactive Planning of Flying-Coworker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS - The International Conference on Cognitive Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699845v1</w:t>
+                <w:t xml:space="preserve">hal-03585262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model Predictive Control for Human-Robot Handover with Application to the Aerial Case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amr Afifi</w:t>
+                <w:t xml:space="preserve">KHAOS improvements using BSpline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAS - The International Conference on Cognitive Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716664v2</w:t>
+                <w:t xml:space="preserve">hal-03699845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Control Architecture for Visual Servoing and Physical Interaction Tasks for Fully-actuated Aerial Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Enrique Jimenez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,131 +3996,285 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chanthery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Ghallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation robotisée et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00435873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4267,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03626696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720000016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01672043v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Desormeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0936-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2018.6.206-5184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Broqu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Finzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0236-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03647196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bounab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32Z89CPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marin-Urias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-010-0059-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BF19B311F5509BC79E3047A4167F64F5AF98E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03433724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/15/2/020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA273465E74CB128A08D16F629C4181EC006399E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dumonteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Confetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005575804500457" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_44" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Herrera-Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10891-9_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Burattini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03626696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720000016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01672043v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Desormeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0936-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2018.6.206-5184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Broqu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Finzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0236-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03647196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bounab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32Z89CPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marin-Urias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-010-0059-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BF19B311F5509BC79E3047A4167F64F5AF98E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03433724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/15/2/020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA273465E74CB128A08D16F629C4181EC006399E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dumonteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Confetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005575804500457" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_44" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Herrera-Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10891-9_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Burattini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>