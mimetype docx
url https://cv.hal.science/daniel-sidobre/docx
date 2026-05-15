--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -1250,265 +1250,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Planning for Coordinated Handover of an Autonomous Aerial Manipulator</w:t>
+                <w:t xml:space="preserve">Physical Human-Aerial Robot Interaction and Collaboration: Exploratory Results and Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Truc</w:t>
+                <w:t xml:space="preserve">Amr Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboudorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580055⟩</w:t>
+              <w:t xml:space="preserve">The 2023 International Conference on Unmanned Aircraft Systems (ICUAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029293v1</w:t>
+                <w:t xml:space="preserve">hal-04134284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Human-Aerial Robot Interaction and Collaboration: Exploratory Results and Lessons Learned</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Planning for Coordinated Handover of an Autonomous Aerial Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aboudorra</w:t>
+                <w:t xml:space="preserve">Jérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 International Conference on Unmanned Aircraft Systems (ICUAS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.122-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134284v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Model Predictive Control for Human-Robot Handover with Application to the Aerial Case</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemjyoti Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KHAOS: a Kinematic Human Aware Optimization-based System for Reactive Planning of Flying-Coworker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KHAOS improvements using BSpline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Enrique Jimenez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2310,434 +2310,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Planning on a Collaborative Robot for Industrial Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Confetti</w:t>
+                <w:t xml:space="preserve">Trajectory Smoothing using Jerk Bounded Shortcuts for Service Manipulator Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005575804500457⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4929-4934, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355048v1</w:t>
+                <w:t xml:space="preserve">hal-01763794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Obstacle Avoidance using Online Trajectory Time-Scaling and Local Replanning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Zhao</w:t>
+                <w:t xml:space="preserve">Textured Object Recognition: Balancing Model Robustness and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764018v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Smoothing using Jerk Bounded Shortcuts for Service Manipulator Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Zhao</w:t>
+                <w:t xml:space="preserve">Reactive Planning on a Collaborative Robot for Industrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Confetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7354070⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.450-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005575804500457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763794v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Object Recognition: Balancing Model Robustness and Complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Devy</w:t>
+                <w:t xml:space="preserve">Dynamic Obstacle Avoidance using Online Trajectory Time-Scaling and Local Replanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.414-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355103v1</w:t>
+                <w:t xml:space="preserve">hal-01764018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Localisation from Structureless Rigid Models</w:t>
               </w:r>
@@ -2821,213 +2821,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mobile manipulator robot that brings objects to assist people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+                <w:t xml:space="preserve">Online Via-Points Trajectory Generation for Reactive Manipulations*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuwei He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference of Gerontechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764114v1</w:t>
+                <w:t xml:space="preserve">hal-01764048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Via-Points Trajectory Generation for Reactive Manipulations*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Zhao</w:t>
+                <w:t xml:space="preserve">A mobile manipulator robot that brings objects to assist people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wuwei He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th World Conference of Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764048v1</w:t>
+                <w:t xml:space="preserve">hal-01764114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reactive Trajectory Controller for Object Manipulation in Human Robot Interaction</w:t>
               </w:r>
@@ -4421,51 +4421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03626696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720000016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01672043v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Desormeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0936-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2018.6.206-5184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Broqu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Finzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0236-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03647196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bounab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32Z89CPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marin-Urias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-010-0059-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BF19B311F5509BC79E3047A4167F64F5AF98E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03433724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/15/2/020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA273465E74CB128A08D16F629C4181EC006399E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dumonteil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Confetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005575804500457" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_44" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Herrera-Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10891-9_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Burattini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03626696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574720000016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01672043v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Desormeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0936-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2018.6.206-5184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuwei He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Broqu&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Finzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mainprice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-014-0236-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03647196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Bounab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-32Z89CPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marin-Urias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-010-0059-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41BF19B311F5509BC79E3047A4167F64F5AF98E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03433724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/15/2/020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA273465E74CB128A08D16F629C4181EC006399E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04029293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585262v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03699845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02266610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sanchez Restrepo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Manfredi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.719" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dumonteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Confetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005575804500457" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_44" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01994902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01985779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01986173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Gharbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Herrera-Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10891-9_9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01995003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Burattini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00435873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>