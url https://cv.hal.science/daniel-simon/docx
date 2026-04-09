--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -450,261 +450,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02268706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHOPtrey: contextual online polynomial extrapolation for enhanced multi-core co-simulation of complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time control systems: feedback, scheduling and robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Ben Khaled-El Feki</w:t>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mongi Ben Gaïd</w:t>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0037549716684026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (11), pp.2368-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2017.1316879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01326188v2</w:t>
+                <w:t xml:space="preserve">lirmm-01515226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time control systems: feedback, scheduling and robustness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHOPtrey: contextual online polynomial extrapolation for enhanced multi-core co-simulation of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled-El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (11), pp.2368-2378. </w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (3), pp.185-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2017.1316879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0037549716684026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01515226v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01326188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware feedback control for a H.264 video decoder</w:t>
               </w:r>
@@ -1000,304 +1000,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on: &amp;quot;A Control Based Solution for Integrated Dynamic Capacity Assignment, Congestion Control and Scheduling in Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Hinf LPV design for sampling varying controllers : experimentation with a T inverted pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.741-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2009.2026179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482551v1</w:t>
+                <w:t xml:space="preserve">hal-00448496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control strategies for H.264 video decoding under resources constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on: &amp;quot;A Control Based Solution for Integrated Dynamic Capacity Assignment, Congestion Control and Scheduling in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.185-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534759v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hinf LPV design for sampling varying controllers : experimentation with a T inverted pendulum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Control strategies for H.264 video decoding under resources constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (3), pp.741-749. </w:t>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.53-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2009.2026179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1842733.1842743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448496v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of real-time periodic control systems through synchronization and fixed priorities</w:t>
               </w:r>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based polynomial extrapolation and slackened synchronization for fast multi-core simulation using FMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,787 +2117,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00809529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicore simulation of powertrains using weakly synchronized model partitioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On real-time feedback control systems : requirements, achievements and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Font</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746968v1</w:t>
+                <w:t xml:space="preserve">hal-00726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LFR approach to varying sampling control of LPV systems: application to AUVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Multicore simulation of powertrains using weakly synchronized model partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746959v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande robuste avec relâchement des contraintes temps-réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">An LFR approach to varying sampling control of LPV systems: application to AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746964v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On real-time feedback control systems : requirements, achievements and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande robuste avec relâchement des contraintes temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jocelyn Andrianiaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCS 2012 - 1st International Conference on Systems and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'Ascq, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726217v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Towards a Weakly-Hard Approach for Real-Time Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">JRWRTC 2011 - 5th Junior Researcher Workshop on Real-Time Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640404v1</w:t>
+                <w:t xml:space="preserve">hal-00640521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+                <w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640406v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Weakly-Hard Approach for Real-Time Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRWRTC 2011 - 5th Junior Researcher Workshop on Real-Time Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640521v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control under weakened real-time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jocelyn Andrianiaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3194,64 +3194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFT/Hinf varying sampling control for Autonomous Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3391,256 +3391,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t>
+                <w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Control Association/IEEE, Jun 2008, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00269209v1</w:t>
+                <w:t xml:space="preserve">inria-00276005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t>
+                <w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2008, Séoul, South Korea. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00276005v1</w:t>
+                <w:t xml:space="preserve">inria-00269209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LPV approach to control and real-time scheduling codesign: application to a robot-arm control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,666 +3685,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00367679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced polytopic LPV synthesis for a sampling varying controller : experimentation with a T inverted pendulum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Integrating control design and real-time computing : a robust control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Simon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
+              <w:t xml:space="preserve">ACD 2007- 5th European Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gipsa-lab, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00193862v1</w:t>
+                <w:t xml:space="preserve">inria-00195182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating control design and real-time computing : a robust control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduced polytopic LPV synthesis for a sampling varying controller : experimentation with a T inverted pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACD 2007- 5th European Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gipsa-lab, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00195182v1</w:t>
+                <w:t xml:space="preserve">inria-00193862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orccad, a framework for safe robot control design and implementation</w:t>
+                <w:t xml:space="preserve">Control and Real-time Scheduling Co-design : Application to Robust Robot Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soraya Arias</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Workshop on Control Architectures of Robots : software approaches and issues CAR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TFIT 2006 - 3rd Taiwanese-French Conference on Information Technology TFIT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385258v1</w:t>
+                <w:t xml:space="preserve">inria-00385253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orccad, a framework for safe robot control design and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design ROCOND'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st National Workshop on Control Architectures of Robots : software approaches and issues CAR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385255v1</w:t>
+                <w:t xml:space="preserve">inria-00385258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
+                <w:t xml:space="preserve">Synthesis of a sampling period dependent controller using LPV approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design ROCOND'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385257v1</w:t>
+                <w:t xml:space="preserve">inria-00385255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Real-time Scheduling Co-design : Application to Robust Robot Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Taiwanese-French Conference on Information Technology TFIT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385253v1</w:t>
+                <w:t xml:space="preserve">inria-00385257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling period dependent RST controller used in control/scheduling co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,64 +4395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control/scheduling co-design: application to robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTAS'05 11th IEEE Real-Time and Embedded Technology and Applications Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2005, San Francisco, CA, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4737,51 +4737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control as MAPE-K loop in Autonomic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,281 +4848,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
+                <w:t xml:space="preserve">Control and Scheduling Joint Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Chetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
+              <w:t xml:space="preserve">Real-time Systems Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 "Focuses", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-96, 2014, 9781848217898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
+                <w:t xml:space="preserve">lirmm-01067487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Scheduling Joint Design</w:t>
+                <w:t xml:space="preserve">Conception conjointe commande-ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye-Qiong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Chetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-time Systems Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.293-324, 2014, 978-1-78405-039-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01067487v1</w:t>
+                <w:t xml:space="preserve">lirmm-01017944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV Approaches for Varying Sampling ControlDesign: Application to Autonomous Underwater Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,626 +5179,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant state based feedback scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Introduction and problem statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447371v1</w:t>
+                <w:t xml:space="preserve">inria-00447362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+                <w:t xml:space="preserve">Plant state based feedback scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
+              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456249v1</w:t>
+                <w:t xml:space="preserve">inria-00447371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
+              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423869v1</w:t>
+                <w:t xml:space="preserve">hal-00456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing aware control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447368v1</w:t>
+                <w:t xml:space="preserve">hal-00423869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and problem statement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+                <w:t xml:space="preserve">Computing aware control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447362v1</w:t>
+                <w:t xml:space="preserve">inria-00447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception conjointe commande/ordonnancement et ordonnancement régulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Navet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes temps-réel 2: ordonnancement, réseaux, qualité de service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier - Hermès, pp.81-108, 2006, Traité IC2</w:t>
@@ -5859,64 +5859,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust system control method with short execution deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jocelyn Andrianiaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5979,51 +5979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control as MAPE-K loop in Autonomic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,77 +6202,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz de La Peña Sequedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakening Real-time Constraints for Embedded Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jocelyn Andrianiaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Crayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,428 +6406,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
+                <w:t xml:space="preserve">FeedNetBack-D01.04 - Tool Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giambattista Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] -. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498394v1</w:t>
+                <w:t xml:space="preserve">inria-00536949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack-D04.03 - Design of Robust Variable Rate Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeedNetBack-D01.04 - Tool Specifications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Raimondo</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">inria-00536949v1</w:t>
+                <w:t xml:space="preserve">inria-00498394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack-D04.01- State of the art in control/computing co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,64 +6888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An H∞ LPV Design for Sampling Varying Controllers : Experimentation with a T Inverted Pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7901,51 +7901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ED3946A"/>
+    <w:nsid w:val="C1476CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8132,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>