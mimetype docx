--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -5390,359 +5390,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00447371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+                <w:t xml:space="preserve">Computing aware control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
+              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456249v1</w:t>
+                <w:t xml:space="preserve">inria-00447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
+              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423869v1</w:t>
+                <w:t xml:space="preserve">hal-00456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing aware control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447368v1</w:t>
+                <w:t xml:space="preserve">hal-00423869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception conjointe commande/ordonnancement et ordonnancement régulé</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1476CE6"/>
+    <w:nsid w:val="E4A64A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8132,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>