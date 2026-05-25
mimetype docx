--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -2510,351 +2510,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Weakly-Hard Approach for Real-Time Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+                <w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRWRTC 2011 - 5th Junior Researcher Workshop on Real-Time Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640521v1</w:t>
+                <w:t xml:space="preserve">hal-00640404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Varying Sampling H∞ Control of an AUV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640404v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+                <w:t xml:space="preserve">Towards a Weakly-Hard Approach for Real-Time Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">JRWRTC 2011 - 5th Junior Researcher Workshop on Real-Time Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640406v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control under weakened real-time constraints</w:t>
               </w:r>
@@ -3391,226 +3391,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t>
+                <w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2008, Séoul, South Korea. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00276005v1</w:t>
+                <w:t xml:space="preserve">inria-00269209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Methodology for Weakly-Hard Real-Time Control</w:t>
+                <w:t xml:space="preserve">A Convex Optimization Approach to Feedback Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Control Association/IEEE, Jun 2008, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00269209v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00276005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LPV approach to control and real-time scheduling codesign: application to a robot-arm control</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control as MAPE-K loop in Autonomic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,570 +5179,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction and problem statement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+                <w:t xml:space="preserve">Plant state based feedback scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447362v1</w:t>
+                <w:t xml:space="preserve">inria-00447371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant state based feedback scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447371v1</w:t>
+                <w:t xml:space="preserve">hal-00456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing aware control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00447368v1</w:t>
+                <w:t xml:space="preserve">hal-00423869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary notions and state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+                <w:t xml:space="preserve">Computing aware control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mongi Ben Gaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun and Daniel Simon and Ye-Qiong Song. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-design Approaches for Dependable Networked Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Wiley, pp.19-53, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology</w:t>
+              <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Wiley, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456249v1</w:t>
+                <w:t xml:space="preserve">inria-00447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Diagnosis for an Unmanned Aerial Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+                <w:t xml:space="preserve">Introduction and problem statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye-Qiong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Aubrun, Daniel Simon, Ye-Qiong Song. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-design approaches for dependable networked control systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Wiley, 340 p., 2010</w:t>
+              <w:t xml:space="preserve">, ISTE Wiley, pp.1-18, 2010, Wiley / Engineering &amp; Materials Science / Electrical &amp; Electronics Engineering / Control Systems Technology, 978-1-84821-176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423869v1</w:t>
+                <w:t xml:space="preserve">inria-00447362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception conjointe commande/ordonnancement et ordonnancement régulé</w:t>
               </w:r>
@@ -5979,51 +5979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Control as MAPE-K loop in Autonomic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,263 +6528,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeedNetBack-D04.03 - Design of Robust Variable Rate Controllers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Contract] 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536601v1</w:t>
+                <w:t xml:space="preserve">inria-00498394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+                <w:t xml:space="preserve">FeedNetBack-D04.03 - Design of Robust Variable Rate Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498394v1</w:t>
+                <w:t xml:space="preserve">inria-00536601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeedNetBack-D04.01- State of the art in control/computing co-design</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4A64A52"/>
+    <w:nsid w:val="10296C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8132,51 +8132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-simon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3816-4815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118165569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Kulmann-Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Henrique Ellwanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mar&#237;a Valverde-Villegas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Guerra Marangon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/gtmb.2021.0288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02268706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Blond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1655603" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1316879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01326188v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled-El Feki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549716684026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Alt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.822607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01018348v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mongi Ben Ga&#239;d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2009.2026179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842733.1842743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benattar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005967804550462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238279v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lafnoune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp14096225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jocelyn Andrianiaina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00269209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74183-3_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01017944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q4Z0LSBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01241594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675593v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648246v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Planchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz de La Pe&#241;a Sequedo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650627v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crayssac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laperche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jimenez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smyth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Gennari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Raimondo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536601v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hokayem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lygeros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193865v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freedman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00000757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>