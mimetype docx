--- v0 (2026-03-17)
+++ v1 (2026-04-20)
@@ -196,356 +196,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144280v1</w:t>
+                <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266423v1</w:t>
+                <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -631,51 +631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LEUKOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -709,51 +709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante ans de recherche sur le climat urbain à l’école d’architecture de Nantes (1975-2025) : les conditions d’une continuité thématique remarquable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -800,64 +800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,64 +930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,308 +1015,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944160v1</w:t>
+                <w:t xml:space="preserve">halshs-04255676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04255676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux regards sur l’œuvre de Jean-Pierre Péneau à travers ses archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,64 +1350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1480,51 +1480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,64 +1614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plage urbaine spontanée, une nouvelle forme d’appropriation oisive de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua En-Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,51 +1705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre science, création et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Recherche culturelle et sciences participatives, 140, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (4), pp.42-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1878,64 +1878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Architectures des milieux hyper-conditionnés, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs et paysages : une nouvelle approche de planification de la couleur par les effets chromatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L’her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques environnementales et outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L’her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31-1/2, pp.153 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,64 +2471,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2547,589 +2547,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage industriel et mémoire sensible : observations sur la constitution d'un &amp;quot;patrimoine sensoriel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une utopie artistique solaire urbaine des années 1960 : L’hélioplastique de Mieczyslaw Twarowski. Analyse critique et propositions pour une esthétique solaire urbaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.192.0127⟩</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les arts : révéler, critiquer et transformer les rapports entre individus, environnement et ville / The Arts: Reveal, Critique and Transform the Relations between Individuals, the Environment and the City, 8, http://id.erudit.org/iderudit/1027737ar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027737ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01246944v1</w:t>
+                <w:t xml:space="preserve">halshs-01246803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une utopie artistique solaire urbaine des années 1960 : L’hélioplastique de Mieczyslaw Twarowski. Analyse critique et propositions pour une esthétique solaire urbaine contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Héritage industriel et mémoire sensible : observations sur la constitution d'un &amp;quot;patrimoine sensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les arts : révéler, critiquer et transformer les rapports entre individus, environnement et ville / The Arts: Reveal, Critique and Transform the Relations between Individuals, the Environment and the City, 8, http://id.erudit.org/iderudit/1027737ar. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le patrimoine industriel - Entre mémoire des lieux et marketing de la mémoire, 192, pp.127-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027737ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.192.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246803v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rayonnement solaire et environnement urbain : de l’héliotropisme au désenchantement, histoire et enjeux d’une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477926v1</w:t>
+                <w:t xml:space="preserve">halshs-01246933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances à vendre : la représentation des personnages dans les supports de promotion des projets immobiliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ambiances lumineuses et extension des maisons individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Représentations de l’architecture contemporaine, 12, pp.121-129</w:t>
+              <w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, numéro spécial, 7, p. 30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246934v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayonnement solaire et environnement urbain : de l’héliotropisme au désenchantement, histoire et enjeux d’une relation complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ambiances à vendre : la représentation des personnages dans les supports de promotion des projets immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Représentations de l’architecture contemporaine, 12, pp.121-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246933v1</w:t>
+                <w:t xml:space="preserve">halshs-01246934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances lumineuses et extension des maisons individuelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, numéro spécial, 7, p. 30-33</w:t>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série, N°1, p. 113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907663v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleil, lumière et chaleur dans l’architecture moderne : excursions dans l’œuvre de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émoi de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'histoire dans tous ses états, 34, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enveloppes solaires de Ralph Knowles, ou les ambivalences d'un modèle de régulation des formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 14, p. 195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,51 +3236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archnet-IJAR International Journal of Architectural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3318,51 +3318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POUR UNE APPROCHE SENSIBLE DE L'ARCHITECTURE, LE ROMAN NATURALISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3413,51 +3413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing sky shape skeletons for the analysis of visual dynamics along routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en œuvre d'un SIG 3D environnemental urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometrical framework for solving sunlighting problems within CAD systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,51 +3741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie du brise-soleil dans l'œuvre de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92, p. 7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3899,221 +3899,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation inverse de l'accessibilité visuelle en milieu urbain</w:t>
+                <w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 13 (1), p. 93-110</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02464653v1</w:t>
+                <w:t xml:space="preserve">halshs-02464640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t>
+                <w:t xml:space="preserve">Simulation inverse de l'accessibilité visuelle en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t>
+              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 13 (1), p. 93-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02464640v1</w:t>
+                <w:t xml:space="preserve">halshs-02464653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation déclarative des modulateurs d'ambiance dans le projet architectural et urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (5), pp.523-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiential Walks for Urban Design. Revealing, Representing, and Activating the Sensory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4280,77 +4280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,51 +4394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DESCAT, Sophie and MONIN, Eric and SIRET, Daniel. Jean Michel Place, pp.190, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure d'architecture et de paysage de Lille ; Jean-Michel Place, pp.190, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4589,51 +4589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances in action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau international Ambiances, 820 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4696,51 +4696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Challenge Adaptation and Heritage Preservation: The Evolution of Single-family Houses in 1950s Residential France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martino Tattara, Federico Zanfi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s Next for Mom and Dad’s House?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 1 Essays on the single-family housing type and its future, </w:t>
@@ -4776,255 +4776,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Alami</w:t>
+                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940728v1</w:t>
+                <w:t xml:space="preserve">hal-04940744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
+                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
+                <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940744v1</w:t>
+                <w:t xml:space="preserve">hal-04940728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire d’une filière doctorale en école d’architecture. Entre positionnement disciplinaire, méthodologie et accès à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmaaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5066,51 +5066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopolis, Rottier solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelkader Damani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Rottier. Architecture de l'errance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5165,64 +5165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Chromatic Effects in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E. A. Piga, Daniel Siret, Jean-Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiential Walks for Urban Design. Revealing, Representing, and Activating the Sensory Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.207-222, 2021, 978-3-030-76693-1. </w:t>
@@ -5260,51 +5260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopolis: Rottier, sunny side up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelkader Damani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Rottier. Roving Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5346,64 +5346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons (enfin) à la Ville Radieuse !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dercelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5484,64 +5484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbonne. Milieux, échelles et acteurs de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E.A. Piga &amp; Rossella Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Design and Representation. A Multidisciplinary and Multisensory Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5717,77 +5717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement des auto-réhabilitateurs par les magasins de bricolage : vision prospective pour l'amélioration énergétique de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Crenau, pp.17-24, 2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5812,64 +5812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine sensoriel urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Delporte, Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine de l’écologie et écologie du patrimoine : synthèse du colloque mondial, 11 et 12 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Vivant d'AgroParisTech; Centre d'histoire culturelle des sociétés contemporaines de l'Université Saint-Quentin-en-Yvelines, pp.165-175, 2014, 978-1-291-72720-3</w:t>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sensations du soleil dans les théories architecturales et urbaines. De l'hygiénisme à la ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Beck, Ulrike Krampl, Emmanuelle Retaillaud-Bajac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinq sens de la ville du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5997,51 +5997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plafond lumineux d'Augustin Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Carvais, André Guillerme, Valérie Nègre et Joël Sakarovitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édifice et Artifice : histoires constructives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.847-854, 2010</w:t>
@@ -6070,51 +6070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des ambiances et processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites annonces de la maison individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,793 +6249,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du développement durable au regard des mutations de l'histoire urbaine (XVIIIe-XXe siècles).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Climate Chart (Chandigarh). English version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Bajolet, M-F. M. et J-M. Rennes. </w:t>
+              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVD N°11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488978v1</w:t>
+                <w:t xml:space="preserve">halshs-01249644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Climate Chart (Chandigarh). English version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Etudes d’ensoleillement - Tour d’ombres (Chandigarh). Version française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249644v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Etudes d’ensoleillement - Tour d’ombres (Chandigarh). Version française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Etudes d’Ensoleillement (sans lieu). Version française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DVD N°11, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+              <w:t xml:space="preserve">, DVD N°7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249642v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Etudes d’Ensoleillement (sans lieu). Version française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ambiances et processus de conception. Les salles d'audience du palais de justice de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hoddé, Rainier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualités architecturales : conceptions, significations, positions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.27-40, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249649v1</w:t>
+                <w:t xml:space="preserve">hal-00995493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances et processus de conception. Les salles d'audience du palais de justice de Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Studies in Sunlight (no place). English version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hoddé, Rainier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualités architecturales : conceptions, significations, positions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.27-40, 2006</w:t>
+              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVD N°7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995493v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Studies in Sunlight (no place). English version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Grille climatique (Chandigarh). Version française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DVD N°7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+              <w:t xml:space="preserve">, DVD N°11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249648v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Grille climatique (Chandigarh). Version française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Studies in Sunlight - Tower of Shadows (Chandigarh). English version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249645v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Studies in Sunlight - Tower of Shadows (Chandigarh). English version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'émergence du développement durable au regard des mutations de l'histoire urbaine (XVIIIe-XXe siècles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
+              <w:t xml:space="preserve">E. Bajolet, M-F. M. et J-M. Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-73, 2006, Perspectives Villes et territoires, 13, 978-2-86906-322-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249639v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympathique maison ensoleillée de 4 chambres ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Collignon et Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces domestiques : construire, habiter, représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal éditions, pp.384-399, 2004</w:t>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7360,90 +7360,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,51 +7468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,51 +7615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7861,77 +7861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Labrunye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Construction History. Building Knowledge, Constructing Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium. pp.837-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7950,243 +7950,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01842078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t>
+                <w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586746v1</w:t>
+                <w:t xml:space="preserve">hal-01586771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t>
+                <w:t xml:space="preserve">Virtual and Augmented Reality in Architectural Design and Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennial International Conference of the European Architectural Envisioning Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Conference, CAAD Futures 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gülen Çağdaş, Mine Özkar, Leman F. Gül and Ethem Gürer, Jul 2017, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586771v1</w:t>
+                <w:t xml:space="preserve">hal-01586746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Cities: imaginary future of ambiances explored in the Mobiance workshop</w:t>
               </w:r>
@@ -8198,51 +8198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8369,537 +8369,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mahé</w:t>
+                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETSA Valencia, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175883v1</w:t>
+                <w:t xml:space="preserve">halshs-01231328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521552v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past sensibility to grasp present architecture: the example of solar radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEA12 - Envisioning Architecture. Image, Perception and Communication of Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anetta Kepczynska-Walczak - Lodz University of Technology, Sep 2015, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246806v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'excellence CAP, Création, arts, patrimoines, 2015, Paris, France. pp.31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02478707v1</w:t>
+                <w:t xml:space="preserve">hal-01521552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+                <w:t xml:space="preserve">Understanding past sensibility to grasp present architecture: the example of solar radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAEA12 - Envisioning Architecture. Image, Perception and Communication of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anetta Kepczynska-Walczak - Lodz University of Technology, Sep 2015, Lodz, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/LC2015.2015.659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01231328v1</w:t>
+                <w:t xml:space="preserve">halshs-01246806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2015, Valencia, España. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8933,90 +8933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9035,485 +9035,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880383v1</w:t>
+                <w:t xml:space="preserve">halshs-01246940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Scan'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246940v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experiments on Thermal Comfort and Modern Architecture: The Contributions of André Missenard and Le Corbusier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scan'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t>
+              <w:t xml:space="preserve">Third EAHN International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521554v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Thermal Comfort and Modern Architecture: The Contributions of André Missenard and Le Corbusier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third EAHN International Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175874v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,511 +9532,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains ouverts - Relevés chromatiques urbains au croquis et constitution d'un outil générateur de discours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3U3D 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745839v1</w:t>
+                <w:t xml:space="preserve">hal-02476304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance à l'épreuve de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Embedding ambiance in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3U3D 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476304v1</w:t>
+                <w:t xml:space="preserve">halshs-00745880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding ambiance in action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.7-12</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745880v1</w:t>
+                <w:t xml:space="preserve">halshs-00745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains ouverts - Relevés chromatiques urbains au croquis et constitution d'un outil générateur de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescop</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745840v1</w:t>
+                <w:t xml:space="preserve">halshs-00745839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and Contemporary Mediterranean Courtyard: Between climatic Performance and social Evolution</w:t>
               </w:r>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ntefeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Medina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Pescara, Italy. p. 179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10117,51 +10117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et contrôle de l'ensoleillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10212,51 +10212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What real-estate ads tell about the evolution of the house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPS 19 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10275,355 +10275,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à une histoire du soleil dans la ville.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benefits and limits of GIS for managing heterogeneous environmental data in sustainable urban design: example of the ADEQUA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France. pp.101-118</w:t>
+              <w:t xml:space="preserve">AGILE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Visegrad, Hungary. p. 255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488962v1</w:t>
+                <w:t xml:space="preserve">hal-02476255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylight at home : differences between developers and architectural competition houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clever Design Affordable Comfort : a Challenge for Low Energy Architecture and Urban Planning : PLEA 2006 : 23rd International Conference on Passive and Low Energy Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Applied Sciences of Western Switzerland ( HES-SO ); Université de Genève, Sep 2006, Genève, Switzerland. pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00575912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limits of GIS for managing heterogeneous environmental data in sustainable urban design: example of the ADEQUA project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction à une histoire du soleil dans la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Visegrad, Hungary. p. 255-262</w:t>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476255v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses autour de l'axe héliothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,51 +10687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D GIS for managing building rehabilitation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10763,791 +10763,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual urban space assessment from sky shape analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being within Space: Representation and Situated Analysis of the Public Realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENviroInfo 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cottbus, Germany. pp.231-238</w:t>
+              <w:t xml:space="preserve">QUL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576281v1</w:t>
+                <w:t xml:space="preserve">hal-02475915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being within Space: Representation and Situated Analysis of the Public Realm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The internal courtyard of mixed use buildings, a device of thermal and luminous comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Ntefeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Teller</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">PLEA 2003. 20th Conference on Passive and Low Energy Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475915v1</w:t>
+                <w:t xml:space="preserve">halshs-02472416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The internal courtyard of mixed use buildings, a device of thermal and luminous comfort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visual urban space assessment from sky shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Marenne</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA 2003. 20th Conference on Passive and Low Energy Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">CVPRIP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cary, North Carolina, United States. pp. 696-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02472416v1</w:t>
+                <w:t xml:space="preserve">halshs-02472366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual urban space assessment from sky shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPRIP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cary, North Carolina, United States. pp. 696-699</w:t>
+              <w:t xml:space="preserve">ENviroInfo 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cottbus, Germany. pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02472366v1</w:t>
+                <w:t xml:space="preserve">halshs-00576281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensoleillement et CAO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Image-based and Knowledge-based System for Efficient Architectural and Urban Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hégron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Saint-Denis-la-Plaine (93), France. 8p</w:t>
+              <w:t xml:space="preserve">ACADIA 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Pomona, California, United States. p. 229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576703v1</w:t>
+                <w:t xml:space="preserve">hal-02475749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image-based and Knowledge-based System for Efficient Architectural and Urban Modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visual Analysis of Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACADIA 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Pomona, California, United States. p. 229-238</w:t>
+              <w:t xml:space="preserve">First International Workshop on Architectural and Urban Ambient Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475749v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analysis of Urban Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'illusion du brise-soleil par Le Corbusier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Architectural and Urban Ambient Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque langages scientifiques et pensée critique : modélisation, environnement, décision publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02472303v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'illusion du brise-soleil par Le Corbusier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ensoleillement et CAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque langages scientifiques et pensée critique : modélisation, environnement, décision publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Cerisy, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Saint-Denis-la-Plaine (93), France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00580040v1</w:t>
+                <w:t xml:space="preserve">halshs-00576703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse simulation of sunlighting: a geometrical framework for architectural and urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scartezzini J.-L., Sep 2001, Lausanne, Switzerland. pp. 231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,51 +11585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés d’un dispositif solaire de référence : la loggia de la &amp;quot;Maison radieuse&amp;quot; de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11667,51 +11667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generative computer tool to model shadings and openings that achieve sunlighting properties in architectural design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIROSOFT’96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Como, Italy. p. 695-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11736,51 +11736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlighting Design: an Inverse Approach of Simulation for CAD Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADEX’96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Hagenberg, Austria. p. 32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11837,103 +11837,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 1563 Ambiances Architectures Urbanités (AAU); Centre de recherche nantais Architectures Urbanités. 2024, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,64 +11951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude microclimatique du secteur urbain autour de la tour de la Chimie de l’Université de Strasbourg en conditions estivales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSA Strasbourg; AAU-CRENAU. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12030,77 +12030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12122,77 +12122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole; AAU-CRENAU. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12227,51 +12227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuel dess(e)in. Quel avenir pour le parc des maisons individuelles en première couronne des agglomérations françaises face à la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12493,64 +12493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2019-LAB, Ministère de la Culture. 2019, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12589,64 +12589,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éternel été chez soi. Dispositifs contemporains d’artificialisation du rayonnement solaire et de la lumière naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Leroy Merlin Source / UMR 1563 AAU - CRENAU - ENSA Nantes. 2018, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12694,64 +12694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Les chantiers Leroy Merlin Source n°19. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12786,51 +12786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des ambiances lumineuses dans les projets d’extensions de maisons individuelles. Entre efficacité énergétique et cultures sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Leroy Merlin Source / UMR 1563 AAU - CERMA - ENSA Nantes. 2013, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12852,51 +12852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la maison individuelle à travers le discours des petites annonces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12927,51 +12927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la maison individuelle à travers le discours des petites annonces : une étude prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13006,51 +13006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13124,51 +13124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tribunal des sens - Les ambiances dans la production architecturale contemporaine: qualités programmées, qualités exprimées. L'exemple des nouveaux palais de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13216,51 +13216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventur, Inventaire des modèles du champ urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13310,51 +13310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour une approche déclarative des ambiances dans le projet architectural : application à l'ensoleillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NANT2052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13413,64 +13413,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13575,51 +13575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023-30th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubbljana, Slovenia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13657,64 +13657,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Devices for Multimodal Comunication and Instrumented Collaboration in Urban Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13771,51 +13771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le confort thermique à l’échelle « pico » : vers de nouvelles perspectives pour l’aménagement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13923,51 +13923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5B644F9"/>
+    <w:nsid w:val="C754858E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14154,51 +14154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-siret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0091-7129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069118094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot&#160;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027737ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9767" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b32143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Houpert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90T71M8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectorbooks.com/book/what-s-next-for-mom-and-dad-s-house" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/guy-rottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400582v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100796090&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869062894" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Harzallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488978v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/471" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.471" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e1-intl.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ntefeh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576703v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;gron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580040v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NANT2052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2546" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-siret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0091-7129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069118094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot&#160;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027737ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9767" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b32143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Houpert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90T71M8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectorbooks.com/book/what-s-next-for-mom-and-dad-s-house" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/guy-rottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400582v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869062894" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Harzallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e1-intl.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/471" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.471" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ntefeh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575912v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;gron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NANT2052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2546" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>