--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -196,681 +196,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266423v1</w:t>
+                <w:t xml:space="preserve">hal-05268429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinquante ans de recherche sur le climat urbain à l’école d’architecture de Nantes (1975-2025) : les conditions d’une continuité thématique remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mars</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15da9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144280v1</w:t>
+                <w:t xml:space="preserve">hal-05422673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Drozd</w:t>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEUKOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268429v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquante ans de recherche sur le climat urbain à l’école d’architecture de Nantes (1975-2025) : les conditions d’une continuité thématique remarquable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15da9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422673v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 267, pp.112176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -917,77 +917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des logements collectifs en bois : un processus à l'épreuve de la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,308 +1015,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04255676v1</w:t>
+                <w:t xml:space="preserve">hal-03944160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to addressing energy demand in sustainable urban systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.100844. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2022.100844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03944160v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04255676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux regards sur l’œuvre de Jean-Pierre Péneau à travers ses archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,90 +1350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,77 +1467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1595,200 +1595,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plage urbaine spontanée, une nouvelle forme d’appropriation oisive de l’espace public</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre science, création et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recherche culturelle et sciences participatives, 140, pp.62-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02900430v1</w:t>
+                <w:t xml:space="preserve">hal-02490339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre science, création et société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La plage urbaine spontanée, une nouvelle forme d’appropriation oisive de l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua En-Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.3647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490339v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02900430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen as Sensors' Commitment in Urban Public Action : Case Study on Urban Air Pollution</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (4), pp.42-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1878,64 +1878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Architectures des milieux hyper-conditionnés, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1954,265 +1954,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleurs et paysages : une nouvelle approche de planification de la couleur par les effets chromatiques</w:t>
+                <w:t xml:space="preserve">La Cartopartie, une nouvelle forme de balade urbaine déployée par les villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gwendoline L’her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simonnot </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.25106⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02294890v1</w:t>
+                <w:t xml:space="preserve">hal-02187403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cartopartie, une nouvelle forme de balade urbaine déployée par les villes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couleurs et paysages : une nouvelle approche de planification de la couleur par les effets chromatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline L’her</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Nathalie Simonnot </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Entre controverses environnementales et projets d’aménagement: le paysage à l’épreuve des sens, 18 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.1003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187403v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques environnementales et outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystème de représentations et apprentissage de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,77 +2354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participate and transform territories: Interactions between inhabitants, techniques and milieux using the notion of « citizen as sensor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L’her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31-1/2, pp.153 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,77 +2458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2553,51 +2553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une utopie artistique solaire urbaine des années 1960 : L’hélioplastique de Mieczyslaw Twarowski. Analyse critique et propositions pour une esthétique solaire urbaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les arts : révéler, critiquer et transformer les rapports entre individus, environnement et ville / The Arts: Reveal, Critique and Transform the Relations between Individuals, the Environment and the City, 8, http://id.erudit.org/iderudit/1027737ar. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,51 +2644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage industriel et mémoire sensible : observations sur la constitution d'un &amp;quot;patrimoine sensoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le patrimoine industriel - Entre mémoire des lieux et marketing de la mémoire, 192, pp.127-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayonnement solaire et environnement urbain : de l’héliotropisme au désenchantement, histoire et enjeux d’une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,77 +2800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances lumineuses et extension des maisons individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archistorm : l'architecture, l'art.. de a à z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, numéro spécial, 7, p. 30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2889,247 +2889,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances à vendre : la représentation des personnages dans les supports de promotion des projets immobiliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Moreno</w:t>
+                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Représentations de l’architecture contemporaine, 12, pp.121-129</w:t>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série, N°1, p. 113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01246934v1</w:t>
+                <w:t xml:space="preserve">hal-02477926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ambiances à vendre : la représentation des personnages dans les supports de promotion des projets immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hors-Série, N°1, p. 113-124</w:t>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Représentations de l’architecture contemporaine, 12, pp.121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477926v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleil, lumière et chaleur dans l’architecture moderne : excursions dans l’œuvre de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émoi de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'histoire dans tous ses états, 34, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enveloppes solaires de Ralph Knowles, ou les ambivalences d'un modèle de régulation des formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 14, p. 195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,51 +3236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archnet-IJAR International Journal of Architectural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,64 +3305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POUR UNE APPROCHE SENSIBLE DE L'ARCHITECTURE, LE ROMAN NATURALISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3413,51 +3413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing sky shape skeletons for the analysis of visual dynamics along routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,90 +3517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en œuvre d'un SIG 3D environnemental urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3632,199 +3632,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical framework for solving sunlighting problems within CAD systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Généalogie du brise-soleil dans l'œuvre de Le Corbusier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.169-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00573759v1</w:t>
+                <w:t xml:space="preserve">halshs-00574248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie du brise-soleil dans l'œuvre de Le Corbusier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A geometrical framework for solving sunlighting problems within CAD systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Houpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (4), pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2004.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00574248v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du développement durable au regard des mutations de l'histoire urbaine</w:t>
               </w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92, p. 7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3918,51 +3918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation inverse de l'accessibilité visuelle en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13 (1), p. 93-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4069,51 +4069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation déclarative des modulateurs d'ambiance dans le projet architectural et urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (5), pp.523-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiential Walks for Urban Design. Revealing, Representing, and Activating the Sensory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,90 +4267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,51 +4394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DESCAT, Sophie and MONIN, Eric and SIRET, Daniel. Jean Michel Place, pp.190, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure d'architecture et de paysage de Lille ; Jean-Michel Place, pp.190, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4589,51 +4589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances in action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau international Ambiances, 820 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,64 +4683,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Energy Challenge Adaptation and Heritage Preservation: The Evolution of Single-family Houses in 1950s Residential France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martino Tattara, Federico Zanfi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s Next for Mom and Dad’s House?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 1 Essays on the single-family housing type and its future, </w:t>
@@ -4782,64 +4782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,64 +4881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire d’une filière doctorale en école d’architecture. Entre positionnement disciplinaire, méthodologie et accès à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmaaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5066,51 +5066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopolis, Rottier solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelkader Damani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Rottier. Architecture de l'errance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5152,64 +5152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Chromatic Effects in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5260,51 +5260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopolis: Rottier, sunny side up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelkader Damani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guy Rottier. Roving Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5346,64 +5346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons (enfin) à la Ville Radieuse !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dercelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5458,90 +5458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de l'énergie dans les pratiques d'autoréhabilitation en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbonne. Milieux, échelles et acteurs de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E.A. Piga &amp; Rossella Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Design and Representation. A Multidisciplinary and Multisensory Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5704,90 +5704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement des auto-réhabilitateurs par les magasins de bricolage : vision prospective pour l'amélioration énergétique de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Crenau, pp.17-24, 2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,51 +5825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine sensoriel urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Delporte, Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine de l’écologie et écologie du patrimoine : synthèse du colloque mondial, 11 et 12 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Vivant d'AgroParisTech; Centre d'histoire culturelle des sociétés contemporaines de l'Université Saint-Quentin-en-Yvelines, pp.165-175, 2014, 978-1-291-72720-3</w:t>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sensations du soleil dans les théories architecturales et urbaines. De l'hygiénisme à la ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Beck, Ulrike Krampl, Emmanuelle Retaillaud-Bajac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinq sens de la ville du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5997,51 +5997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plafond lumineux d'Augustin Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Carvais, André Guillerme, Valérie Nègre et Joël Sakarovitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édifice et Artifice : histoires constructives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.847-854, 2010</w:t>
@@ -6070,51 +6070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des ambiances et processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites annonces de la maison individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6255,51 +6255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Climate Chart (Chandigarh). English version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
@@ -6341,51 +6341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Etudes d’ensoleillement - Tour d’ombres (Chandigarh). Version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
@@ -6427,51 +6427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Etudes d’Ensoleillement (sans lieu). Version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°7, </w:t>
@@ -6507,229 +6507,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances et processus de conception. Les salles d'audience du palais de justice de Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Studies in Sunlight (no place). English version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hoddé, Rainier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualités architecturales : conceptions, significations, positions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.27-40, 2006</w:t>
+              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DVD N°7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Le Corbusier, Echelle-1 Codex Images International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995493v1</w:t>
+                <w:t xml:space="preserve">halshs-01249648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier Plans. 1940 - Studies in Sunlight (no place). English version</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ambiances et processus de conception. Les salles d'audience du palais de justice de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hoddé, Rainier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier Plans</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Qualités architecturales : conceptions, significations, positions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Jean Michel Place, pp.27-40, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01249648v1</w:t>
+                <w:t xml:space="preserve">hal-00995493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Grille climatique (Chandigarh). Version française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
@@ -6771,51 +6771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier Plans. 1950 - Studies in Sunlight - Tower of Shadows (Chandigarh). English version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier Plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVD N°11, </w:t>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Bajolet, M-F. M. et J-M. Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -6991,51 +6991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympathique maison ensoleillée de 4 chambres ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Collignon et Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces domestiques : construire, habiter, représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal éditions, pp.384-399, 2004</w:t>
@@ -7096,90 +7096,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7213,90 +7213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Labayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7347,103 +7347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact énergétique des flux de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule énergie du CNRS, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,77 +7468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,51 +7615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representational Ecosystems in Architectural Design Studio Critiques: Do changes in the representational ecosystem affect tutors and students behaviors during design critiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7874,64 +7874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Construction History. Building Knowledge, Constructing Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium. pp.837-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7969,51 +7969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing design representational environment to support design learning in the studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8166,740 +8166,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Cities: imaginary future of ambiances explored in the Mobiance workshop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 535 - 540</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404443v1</w:t>
+                <w:t xml:space="preserve">hal-01428779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kazig</w:t>
+                <w:t xml:space="preserve">Emotional Cities: imaginary future of ambiances explored in the Mobiance workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 535 - 540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428779v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01231328v1</w:t>
+                <w:t xml:space="preserve">hal-01175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'excellence CAP, Création, arts, patrimoines, 2015, Paris, France. pp.31-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478707v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding past sensibility to grasp present architecture: the example of solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">EAEA12 - Envisioning Architecture. Image, Perception and Communication of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anetta Kepczynska-Walczak - Lodz University of Technology, Sep 2015, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175883v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521552v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past sensibility to grasp present architecture: the example of solar radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEA12 - Envisioning Architecture. Image, Perception and Communication of Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETSA Valencia, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246806v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2015, Valencia, España. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8933,90 +8933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9035,260 +9035,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Scan'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01246940v1</w:t>
+                <w:t xml:space="preserve">hal-01521554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scan'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t>
+              <w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521554v1</w:t>
+                <w:t xml:space="preserve">halshs-01246940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Thermal Comfort and Modern Architecture: The Contributions of André Missenard and Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third EAHN International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9313,64 +9313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,64 +9430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,269 +9532,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'ambiance à l'épreuve de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3U3D 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476304v1</w:t>
+                <w:t xml:space="preserve">halshs-00745972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambiance à l'épreuve de l'action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3U3D 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745972v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding ambiance in action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9819,77 +9819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9927,64 +9927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains ouverts - Relevés chromatiques urbains au croquis et constitution d'un outil générateur de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,51 +10048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ntefeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Medina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Pescara, Italy. p. 179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10117,51 +10117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et contrôle de l'ensoleillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10212,51 +10212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What real-estate ads tell about the evolution of the house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPS 19 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10275,355 +10275,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limits of GIS for managing heterogeneous environmental data in sustainable urban design: example of the ADEQUA project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction à une histoire du soleil dans la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Visegrad, Hungary. p. 255-262</w:t>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476255v1</w:t>
+                <w:t xml:space="preserve">hal-00488962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylight at home : differences between developers and architectural competition houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clever Design Affordable Comfort : a Challenge for Low Energy Architecture and Urban Planning : PLEA 2006 : 23rd International Conference on Passive and Low Energy Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Applied Sciences of Western Switzerland ( HES-SO ); Université de Genève, Sep 2006, Genève, Switzerland. pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00575912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à une histoire du soleil dans la ville.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benefits and limits of GIS for managing heterogeneous environmental data in sustainable urban design: example of the ADEQUA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France. pp.101-118</w:t>
+              <w:t xml:space="preserve">AGILE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Visegrad, Hungary. p. 255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488962v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses autour de l'axe héliothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10687,51 +10687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D GIS for managing building rehabilitation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10769,51 +10769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being within Space: Representation and Situated Analysis of the Public Realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10877,51 +10877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internal courtyard of mixed use buildings, a device of thermal and luminous comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ntefeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10972,51 +10972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual urban space assessment from sky shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11067,51 +11067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual urban space assessment from sky shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11201,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACADIA 02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Pomona, California, United States. p. 229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11283,51 +11283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analysis of Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11365,51 +11365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion du brise-soleil par Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque langages scientifiques et pensée critique : modélisation, environnement, décision publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11434,51 +11434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensoleillement et CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Denis-la-Plaine (93), France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11503,51 +11503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse simulation of sunlighting: a geometrical framework for architectural and urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scartezzini J.-L., Sep 2001, Lausanne, Switzerland. pp. 231-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11572,64 +11572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés d’un dispositif solaire de référence : la loggia de la &amp;quot;Maison radieuse&amp;quot; de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11667,51 +11667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generative computer tool to model shadings and openings that achieve sunlighting properties in architectural design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIROSOFT’96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Como, Italy. p. 695-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11736,51 +11736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlighting Design: an Inverse Approach of Simulation for CAD Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADEX’96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Hagenberg, Austria. p. 32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11837,103 +11837,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 1563 Ambiances Architectures Urbanités (AAU); Centre de recherche nantais Architectures Urbanités. 2024, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,64 +11951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude microclimatique du secteur urbain autour de la tour de la Chimie de l’Université de Strasbourg en conditions estivales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSA Strasbourg; AAU-CRENAU. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12030,77 +12030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12122,77 +12122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole; AAU-CRENAU. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12227,90 +12227,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuel dess(e)in. Quel avenir pour le parc des maisons individuelles en première couronne des agglomérations françaises face à la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARCHIXX-2021-NUS, BRAUP; AMP HESAM / MC; ENSA Paris la Villette; UMR AAU CRENAU; UMR AAU CRESSON; ENSA Nantes; ENSA Grenoble. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12493,64 +12493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2019-LAB, Ministère de la Culture. 2019, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12576,77 +12576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éternel été chez soi. Dispositifs contemporains d’artificialisation du rayonnement solaire et de la lumière naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Leroy Merlin Source / UMR 1563 AAU - CRENAU - ENSA Nantes. 2018, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12668,90 +12668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des projets d’auto-réhabilitation par les magasins de bricolage. État des lieux et prospective pour l’amélioration énergétique de l’habitat en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Les chantiers Leroy Merlin Source n°19. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12773,64 +12773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des ambiances lumineuses dans les projets d’extensions de maisons individuelles. Entre efficacité énergétique et cultures sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Leroy Merlin Source / UMR 1563 AAU - CERMA - ENSA Nantes. 2013, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12852,51 +12852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la maison individuelle à travers le discours des petites annonces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12927,51 +12927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la maison individuelle à travers le discours des petites annonces : une étude prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13006,51 +13006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13058,51 +13058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13124,51 +13124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au tribunal des sens - Les ambiances dans la production architecturale contemporaine: qualités programmées, qualités exprimées. L'exemple des nouveaux palais de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13216,51 +13216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventur, Inventaire des modèles du champ urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13310,51 +13310,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour une approche déclarative des ambiances dans le projet architectural : application à l'ensoleillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NANT2052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13413,64 +13413,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13536,90 +13536,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Evaluating Fidelity of Restitution of Subjective Impressions in Immersive Virtual Reality in Daylit Interior Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023-30th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubbljana, Slovenia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13657,51 +13657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Devices for Multimodal Comunication and Instrumented Collaboration in Urban Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13771,51 +13771,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le confort thermique à l’échelle « pico » : vers de nouvelles perspectives pour l’aménagement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13923,51 +13923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C754858E"/>
+    <w:nsid w:val="659873EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14154,51 +14154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-siret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0091-7129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069118094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot&#160;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027737ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9767" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b32143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Houpert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90T71M8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectorbooks.com/book/what-s-next-for-mom-and-dad-s-house" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/guy-rottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400582v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869062894" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Harzallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e1-intl.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/471" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.471" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ntefeh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575912v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;gron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NANT2052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2546" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-siret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0091-7129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069118094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15da9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2022.100844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot&#160;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milovanovic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027737ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9767" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarradin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b32143" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Houpert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2004.01.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J90T71M8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectorbooks.com/book/what-s-next-for-mom-and-dad-s-house" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienart2.wixsite.com/lienarteditions/product-page/guy-rottier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400582v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869062894" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Harzallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramau.archi.fr/spip.php?rubrique12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e1-intl.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/471" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.471" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ntefeh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#233;gron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472137v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NANT2052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2546" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>