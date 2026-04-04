--- v0 (2026-03-07)
+++ v1 (2026-04-04)
@@ -421,338 +421,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roman du Genji et société aristocratique au Japon ; Médiévales, vol. 72, 2017, p 5-19, ISBN-13 : 978-2842926120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumie Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Médiévales, numéro spécial, ‘Le Roman du prince Genji’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre « L’arbre-mirage » et la réflexion sur les romans dans le Roman du Genji (xie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Genji et la société aristocratique du Japon ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumie Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité sociale et identité nationale dans Chōnin bukuro et Hyakushō bukuro de Nishikawa Joken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp. 46-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/extremeorient.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676943v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-01677770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikaku bannen no kôshoku mono ni okeru otoko no sugata to kinô</w:t>
               </w:r>
@@ -801,234 +801,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haikai futsuyaku no senkusha Matsuo Kuninosuke to Émile Steinilberg-Oberlin. Kikaku no haikai o chûshin ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ryôtaisenkan no Nichifutsu bunka kôryû</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grôbaruka to Nihon bungaku no kenkyû : Mihairu Bafuchin no shôsetsu ron to Saikaku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikaku Nihongaku kyôiku kenkyû sentâ kenkyû nenpô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.205-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">グローバル化と日本文学の研究 : ミハイル・バフチンの小説論と西鶴を中心に</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 比較日本学教育研究センター研究年報 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, p.205 -210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178384v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01677717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolen Glimpses: Convention and Variations</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espace dans le Roman de la Chambre basse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hors-série, pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset, Jacqueline Pigeot, Daniel Struve, Sumie Terada, Michel Vieillard-Baron (trad.), En longeant la Mer de Kyôto à Kamakura [Kaidô-ki], Paris, Le Bruit du temps, 2018, 164 p. ISBN 9782358731232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bruit du temps, 2018, 978-2-35873-123-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France / de Boccard, pp.71, 2009, 978-2-913217-22-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4007,169 +4007,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de fins exemplaires – narration épique et scénicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’Épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La métaphore dans l’Introduction à l’art d’écrire de Kaiho Seiryô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Horiuchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine (XVIIe –XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677702v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre dans la Vie d’une amie de la volupté de Saikaku</w:t>
               </w:r>
@@ -4360,173 +4360,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kaimami, bungaku no jôtô to sono hensô (Vision dérobée : un lieu commun et ses variations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Sumida; K. Fujiwara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genji monogatari no tômeisa to futômeisa (Opacité et transparence dans le Roman du Genji)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seikansha, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La métaphore chez Bashô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Philippe Picquier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677706v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01677704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Heures oisives et le XVIIe siècle</w:t>
               </w:r>
@@ -4943,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>