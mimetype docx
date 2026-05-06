--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -421,253 +421,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le livre « L’arbre-mirage » et la réflexion sur les romans dans le Roman du Genji (xie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman du Genji et société aristocratique au Japon ; Médiévales, vol. 72, 2017, p 5-19, ISBN-13 : 978-2842926120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Médiévales, numéro spécial, ‘Le Roman du prince Genji’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Genji et la société aristocratique du Japon ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Daniel Struve</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espace dans le Roman de la Chambre basse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hors-série, pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset, Jacqueline Pigeot, Daniel Struve, Sumie Terada, Michel Vieillard-Baron (trad.), En longeant la Mer de Kyôto à Kamakura [Kaidô-ki], Paris, Le Bruit du temps, 2018, 164 p. ISBN 9782358731232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bruit du temps, 2018, 978-2-35873-123-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France / de Boccard, pp.71, 2009, 978-2-913217-22-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4943,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>