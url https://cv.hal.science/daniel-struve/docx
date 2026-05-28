--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -421,338 +421,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identité sociale et identité nationale dans Chōnin bukuro et Hyakushō bukuro de Nishikawa Joken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp. 46-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/extremeorient.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman du Genji et société aristocratique au Japon ; Médiévales, vol. 72, 2017, p 5-19, ISBN-13 : 978-2842926120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumie Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Médiévales, numéro spécial, ‘Le Roman du prince Genji’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le livre « L’arbre-mirage » et la réflexion sur les romans dans le Roman du Genji (xie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sumie Terada</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Genji et la société aristocratique du Japon ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677770v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01676943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikaku bannen no kôshoku mono ni okeru otoko no sugata to kinô</w:t>
               </w:r>
@@ -801,234 +801,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">グローバル化と日本文学の研究 : ミハイル・バフチンの小説論と西鶴を中心に</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 比較日本学教育研究センター研究年報 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, p.205 -210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haikai futsuyaku no senkusha Matsuo Kuninosuke to Émile Steinilberg-Oberlin. Kikaku no haikai o chûshin ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryôtaisenkan no Nichifutsu bunka kôryû</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grôbaruka to Nihon bungaku no kenkyû : Mihairu Bafuchin no shôsetsu ron to Saikaku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hikaku Nihongaku kyôiku kenkyû sentâ kenkyû nenpô</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677717v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01178384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolen Glimpses: Convention and Variations</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espace dans le Roman de la Chambre basse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hors-série, pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset, Jacqueline Pigeot, Daniel Struve, Sumie Terada, Michel Vieillard-Baron (trad.), En longeant la Mer de Kyôto à Kamakura [Kaidô-ki], Paris, Le Bruit du temps, 2018, 164 p. ISBN 9782358731232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Akiko Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bruit du temps, 2018, 978-2-35873-123-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1825,51 +1825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vieillard-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumie Terada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France / de Boccard, pp.71, 2009, 978-2-913217-22-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3120,165 +3120,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’image du guerrier à l’époque d’Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et Histoire, Jean Baechler éd., coll. « L’Homme et la Guerre »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saikaku no buntai o hon.yaku suru » (Traduire le style de Saikaku)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hon.yakuka tachi no chôsen, Nichifutsu kôryû kara sekai bungaku (Le Défi des traducteurs, des échanges franco-japonais à la littérature mondiale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219704v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03219699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genji monogatari no monogatari gensetsu ni okeru bun ni tsuite (La phrase dans le discours romanesque du Roman du Genji),</w:t>
               </w:r>
@@ -3564,169 +3564,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danpen to shite no fumi – Saikaku to shokantai monogatari (La lettre comme fragment : Saikaku et le roman de forme épistolaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shû to danpen (Collection et fragment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benseisha, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genji o yaku su - Honyaku ga tarashidasu Genji monogatari (Traduire le Genji : Le Roman du Genji à la lumière de la traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshinari Nishinaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nichifutsu hon.yaku kôryû no kako to mirai, Kurubeki bungei kôwakoku ni mukete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taishûkan shoten, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677700v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01677699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">断片としての「文」―西鶴と書簡体物語</w:t>
               </w:r>
@@ -4007,238 +4007,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lettre dans la Vie d’une amie de la volupté de Saikaku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études japonaises, textes et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des hautes études japonaises, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore dans l’Introduction à l’art d’écrire de Kaiho Seiryô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Horiuchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine (XVIIe –XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de fins exemplaires – narration épique et scénicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677713v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01677712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction dans la littérature du Japon classique</w:t>
               </w:r>
@@ -4360,173 +4360,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métaphore chez Bashô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Struve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Philippe Picquier, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kaimami, bungaku no jôtô to sono hensô (Vision dérobée : un lieu commun et ses variations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Struve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Sumida; K. Fujiwara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genji monogatari no tômeisa to futômeisa (Opacité et transparence dans le Roman du Genji)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seikansha, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677704v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Heures oisives et le XVIIe siècle</w:t>
               </w:r>
@@ -4943,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.struve@u-paris.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Struve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumie Terada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2003.1171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Horiuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte von Verschuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.8306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02434467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Akiko Brisset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pigeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02418461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brotons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekiko Matsuzaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tschudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihara Saikaku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Hori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yumani.co.jp/np/index.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bensei.jp/index.php?main_page=product_book_info&amp;amp;products_id=100346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Hiranaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plaza.taishukan.co.jp/shop/Product/Detail/21181?p=0&amp;amp;hk=%E6%97%A5%E4%BB%8F%E7%BF%BB%E8%A8%B3%E4%BA%A4%E6%B5%81%E3%81%AE%E9%81%8E%E5%8E%BB%E3%81%A8%E6%9C%AA%E6%9D%A5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>