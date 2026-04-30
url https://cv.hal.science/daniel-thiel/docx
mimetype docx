--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -2228,187 +2228,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dynamique des systèmes comme outil d’aide à la décision d’approvisionnement des points de vente automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Boujguenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of labour assignment flexibility in the French fresh food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (5), pp.652-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2602608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158595v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02158670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations dynamiques : du processus de formation des attitudes à l’aide d’équations temporelles et de réseaux de neurones</w:t>
               </w:r>
@@ -4023,273 +4023,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La flexibilité industrielle dans la production et la logistique alimentaires : quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marolda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 763-769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cognitivisme au connexionnisme : quelques perspectives de recherche en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Systémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (5), pp.525-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justification et validation d'un outil d'apprentissage actif de la dynamique des systèmes industriels en univers incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1, pp.71-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158633v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02158942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution pour améliorer le pilotage des systèmes de production</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://daniel.thiel.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2575752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568316.2025.2558676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labarbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166231214573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-In Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rebs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada El Azizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1997.11516638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jlaiel Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070701111153760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-W8BTP5GN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Marnissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Borland Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2602608" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Boujguenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Souffez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Sarghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Minegishi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(00)00026-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30H7TG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph.Robert Demontrond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(97)00021-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24F5JPVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207549608905086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marolda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurosis.org/cms/index.php?q=node/526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Connor Barry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eolss.net/Sample-Chapters/C02/E6-46-04-03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuring Stefan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://daniel.thiel.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2575752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568316.2025.2558676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labarbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166231214573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-In Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rebs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada El Azizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1997.11516638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jlaiel Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070701111153760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-W8BTP5GN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Marnissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Borland Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Boujguenna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2602608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Souffez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Sarghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Minegishi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(00)00026-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30H7TG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph.Robert Demontrond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(97)00021-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24F5JPVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207549608905086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marolda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurosis.org/cms/index.php?q=node/526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Connor Barry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eolss.net/Sample-Chapters/C02/E6-46-04-03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuring Stefan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>