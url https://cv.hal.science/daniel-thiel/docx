--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2228,187 +2228,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic modelling of labour assignment flexibility in the French fresh food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.jors.2602608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dynamique des systèmes comme outil d’aide à la décision d’approvisionnement des points de vente automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Boujguenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158670v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02158595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations dynamiques : du processus de formation des attitudes à l’aide d’équations temporelles et de réseaux de neurones</w:t>
               </w:r>
@@ -2906,50 +2906,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une recherche empirique sur la flexibilité industrielle des systèmes de production alimentaire3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.79-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choix stratégiques de localisation industrielle pour la réduction des délais de livraison des produits frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2958,139 +3040,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2019, pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158961v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02159029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'heuristiques pour l'aide à la décision d'implantation d'offres commerciales</w:t>
               </w:r>
@@ -5902,50 +5902,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des instabilités des modèles actuels de cycle de vie des produits et proposition de modèles connexionnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dynamique des systèmes : complexité et chaos (ed. Thiel D.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, 1998, 782866017286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards connectionist merchandising : a conceptual and operational definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5954,139 +6036,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Mimetic Approaches in Management Science, Series: Advances in Computational Management Science Vol. 1 (ed. Aurifeille JM; Deissenberg C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1998, 978-0792349938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158874v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02158863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive approach of production system dynamics by continuous modelling</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://daniel.thiel.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2575752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568316.2025.2558676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labarbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166231214573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-In Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rebs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada El Azizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1997.11516638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jlaiel Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070701111153760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-W8BTP5GN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Marnissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Borland Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Boujguenna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2602608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Souffez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Sarghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Minegishi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(00)00026-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30H7TG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph.Robert Demontrond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(97)00021-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24F5JPVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207549608905086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marolda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurosis.org/cms/index.php?q=node/526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Connor Barry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eolss.net/Sample-Chapters/C02/E6-46-04-03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuring Stefan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://daniel.thiel.free.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2025.2575752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568316.2025.2558676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotoshi Takeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2025.114501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Leroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labarbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166231214573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2302031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-In Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rebs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandenburg Marcus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seuring" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Takeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1415638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada El Azizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.1997.11516638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Jlaiel Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00070701111153760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-W8BTP5GN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Marnissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Borland Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2602608" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Boujguenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Souffez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Sarghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Minegishi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4869(00)00026-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R30H7TG4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158612v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph.Robert Demontrond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(97)00021-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24F5JPVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207549608905086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marolda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Cadavez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurosis.org/cms/index.php?q=node/526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Connor Barry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eolss.net/Sample-Chapters/C02/E6-46-04-03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158881v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seuring Stefan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>