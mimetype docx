--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -1174,184 +1174,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rentrée des classes. Du désordre dans l'école à la reproduction sociale</w:t>
-[...64 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence des parents de classes populaires à l'égard des institutions de remédiation scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/2 (86), pp.59-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.086.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rentrée des classes. Du désordre dans l'école à la reproduction sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04091000v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;déscolarisation&amp;quot; comme processus combinatoire</w:t>
               </w:r>
@@ -1582,165 +1582,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un travail parental sous tension : les pratiques des familles populaires à l'épreuve des logiques scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (154), p. 70 à 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00621965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs entre remédiation et externalisation des problèmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974425v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00621965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classement par corps. Les écarts au corps scolaire comme indice de &amp;quot;déviance&amp;quot; scolaire</w:t>
               </w:r>
@@ -3771,50 +3771,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02927184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le « collectif » fait « ressources » : mobilisations de groupes d’habitantes de quartiers populaires et rapport aux institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faure, Sylvia; Thin, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'en sortir malgré tout : parcours en classes populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Dispute, pp.109-130, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du discours sur la vulnérabilité aux ressources des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3827,130 +3900,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.9-25, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02408881v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02435380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources d'une jeunesse en mal d'avenir</w:t>
               </w:r>
@@ -6093,51 +6093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112839v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4929" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kherroubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.112.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2012.7982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022010000400006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012867ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.149.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruptures-scolaires--9782130593119.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henriot van Zanten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b220030.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782130588757" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0687" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01962560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kechichian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112839v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.130.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2020.4929" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kherroubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.112.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2012.7982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022010000400006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012867ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.149.0032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ruptures-scolaires--9782130593119.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henriot van Zanten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.keisoshobo.co.jp/book/b220030.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9782130588757" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.pauga.2011.01.0687" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00475253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-01962560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>