--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1024,774 +1024,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distributions et inégalités de valorisation dans le spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ancrages sur le territoire. Polyvalence des artistes et valorisation des compagnies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 217, pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Distributions et inégalités de valorisation dans le spectacle vivant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution et inégalités de valorisation dans le spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 7, https://journals.openedition.org/agon/3205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Distribution et inégalités de valorisation dans le spectacle vivant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et développement durable : quelles pratiques et évaluations artistiques en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance des études théâtrales ou la constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études théâtrales : Naissance et constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etudes théâtrales 1. Les origines, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfiguration théâtrale des objets par les sonorités et valeur esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56-57, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037333ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprise de spectacle et valorisation de la production artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, https://journals.openedition.org/agon/3205</w:t>
+              <w:t xml:space="preserve">, 2014, 6, https://journals.openedition.org/agon/2738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théâtre et développement durable : quelles pratiques et évaluations artistiques en jeu ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avaliação das companhias de teatro pelo Ministério da Cultura em França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Análise Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (213), pp.906-925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...344 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des publics dans le monde de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03770318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DROIT A LA CULTURE ET DROITS CULTURELS : QUELLES PLACES POUR LES CONTEURS ?</w:t>
               </w:r>
@@ -3597,320 +3597,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux rapports aux publics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée. Pratiques, publics, médiations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de programmation du spectacle vivant et l'identité des musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Aurélie Mouton-Rezzouk; Daniel Urrutaguier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée: pratiques, musées, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième Epoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-47, 2018, A la croisée des arts, 978-2-37769-046-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des tâches administratives des compagnies : quelles logiques en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants (sous la direction de Bérénice Hamidi-Kim et Séverine Ruset)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'entretemps, pp.297-305, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux rapports aux publics dans les musées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée. Pratiques, musées, médiations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771005v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-03914101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle du 3ème lieu appliqué aux bibliothèques municipales : Quels déplacements de frontières ?</w:t>
               </w:r>
@@ -4219,142 +4219,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidences d’artistes et implication culturelle de la population locale. L’exemple du Forum de Blanc-Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question, Paris, L’Harmattan, p. 115-127</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-127, 2010, 978-2296125766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914105v1</w:t>
+                <w:t xml:space="preserve">hal-04097036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidences d’artistes et implication culturelle de la population locale. L’exemple du Forum de Blanc-Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.115-127, 2010, 978-2296125766</w:t>
+              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question, Paris, L’Harmattan, p. 115-127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097036v1</w:t>
+                <w:t xml:space="preserve">hal-03914105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une institution pour quelles logiques d'action?</w:t>
               </w:r>
@@ -4854,174 +4854,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les publics du théâtre et de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, http://publictionnaire.huma-num.fr/notice/enqueter-sur-les-publics-du-theatre-et-de-la-danse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art Worlds, Valuation, and Convention Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_70-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_70-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04096765v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04096770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5578,51 +5578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB250B12"/>
+    <w:nsid w:val="8C442C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5809,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-urrutiaguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-3246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077396855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107070813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081723614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2412-9410-2022-8-1-27-41" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616662519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037333ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=27&amp;amp;controller=product&amp;amp;id_lang=3&amp;amp;search_query=musee&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_70-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01976740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Corinus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-urrutiaguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-3246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077396855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107070813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081723614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2412-9410-2022-8-1-27-41" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616662519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037333ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=27&amp;amp;controller=product&amp;amp;id_lang=3&amp;amp;search_query=musee&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_70-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01976740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Corinus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>