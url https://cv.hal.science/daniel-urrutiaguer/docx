--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -601,243 +601,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion – Développement durable et arts : Quelles perspectives ?</w:t>
+                <w:t xml:space="preserve">Introduction - Les expériences artistiques pour, dans, par le développement durable : quels paradoxes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, hors série 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770275v1</w:t>
+                <w:t xml:space="preserve">hal-03770244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Les expériences artistiques pour, dans, par le développement durable : quels paradoxes ?</w:t>
+                <w:t xml:space="preserve">Programming strategies in the performing arts of the municipal libraries in the French metropolises of Paris and Marseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.117 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961000616662519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion – Développement durable et arts : Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, hors série 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0961000616662519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768874v1</w:t>
+                <w:t xml:space="preserve">hal-03770275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sustentabilidad bajo las candillejas</w:t>
               </w:r>
@@ -1024,174 +1024,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ancrages sur le territoire. Polyvalence des artistes et valorisation des compagnies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217, pp.103-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distributions et inégalités de valorisation dans le spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/agon.3205⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03768866v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04097052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution et inégalités de valorisation dans le spectacle vivant</w:t>
               </w:r>
@@ -2125,165 +2125,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinarité artistique et construction de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques du spectacle vivant en France et désenchantement des mondes de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097021v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04097024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues artistiques et affiliation à un lieu de spectacles</w:t>
               </w:r>
@@ -2539,191 +2539,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lewis et la rationalité des conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merchiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6, pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QUALITY JUDGMENTS AND DEMAND FOR FRENCH PUBLIC THEATRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913964v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3252,738 +3252,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valeur monétaire et valeur esthétique dans le monde des théâtres privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et économie : une histoire partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theatre and environmental footprint: which political ambivalences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performing arts between politics and policies: implications and challenges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Valeur monétaire et valeur esthétique dans le monde des théâtres privés</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compagnies en arts de la marionnette dans la France contemporaine : entre concurrence, service public et coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et économie : une histoire partagée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Marionnettes et pouvoir. Censures, propagandes, résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en scène baroques contemporaines : valeur esthétique et valeur patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes baroques d’aujourd’hui. La mise en scène baroque dans le paysage culturel contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les compagnies en arts de la marionnette dans la France contemporaine : entre concurrence, service public et coopération</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux rapports aux publics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marionnettes et pouvoir. Censures, propagandes, résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée. Pratiques, publics, médiations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux rapports aux publics dans les musées?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée. Pratiques, musées, médiations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de programmation du spectacle vivant et l'identité des musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Chevalier; Aurélie Mouton-Rezzouk; Daniel Urrutaguier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée: pratiques, musées, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième Epoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-47, 2018, A la croisée des arts, 978-2-37769-046-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation des tâches administratives des compagnies : quelles logiques en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants (sous la direction de Bérénice Hamidi-Kim et Séverine Ruset)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'entretemps, pp.297-305, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du 3ème lieu appliqué aux bibliothèques municipales : Quels déplacements de frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement. Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7574-2368-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de cartes de Robert Lepage : quels jeux entre dispositifs et fable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux matériaux du théâtre,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914046v1</w:t>
-              </w:r>
-[...364 lines deleted...]
-                <w:t xml:space="preserve">hal-03913924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification de l'offre des établissements culturels patrimoniaux des Métropoles du Grand Paris et d'Aix-Marseille-Provence par le spectacle vivant</w:t>
               </w:r>
@@ -4219,142 +4219,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidences d’artistes et implication culturelle de la population locale. L’exemple du Forum de Blanc-Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.115-127, 2010, 978-2296125766</w:t>
+              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question, Paris, L’Harmattan, p. 115-127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097036v1</w:t>
+                <w:t xml:space="preserve">hal-03914105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidences d’artistes et implication culturelle de la population locale. L’exemple du Forum de Blanc-Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question, Paris, L’Harmattan, p. 115-127</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Projets culturels et participation citoyenne. Le rôle de la médiation et de l’animation en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-127, 2010, 978-2296125766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914105v1</w:t>
+                <w:t xml:space="preserve">hal-04097036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une institution pour quelles logiques d'action?</w:t>
               </w:r>
@@ -4573,64 +4573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se coordonner sur une base arbitraire? Lewis et la rationalité des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris X - Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie des conventions (dir. Philippe Batifoulier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.63-95, 2001, 2-7178-4296-9</w:t>
@@ -5578,51 +5578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C442C8E"/>
+    <w:nsid w:val="20997300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5809,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-urrutiaguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-3246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077396855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107070813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081723614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2412-9410-2022-8-1-27-41" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616662519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037333ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=27&amp;amp;controller=product&amp;amp;id_lang=3&amp;amp;search_query=musee&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_70-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01976740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Corinus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-urrutiaguer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-3246" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077396855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107070813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081723614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.247.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22394/2412-9410-2022-8-1-27-41" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8560" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961000616662519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.3205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037333ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.2738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=27&amp;amp;controller=product&amp;amp;id_lang=3&amp;amp;search_query=musee&amp;amp;results=4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schwegler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_70-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01976740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Corinus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duch&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bumbas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>