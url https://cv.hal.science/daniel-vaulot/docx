--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Vaulot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a trait-based framework for protist ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of marine alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth, and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel taxonomic database for eukaryotic mitochondrial cytochrome oxidase subunit I gene (eKOI), with a focus on protists diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton microdiversity across the marginal ice zone: Subspecies vulnerability to sea-ice loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2023.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief and personal history of plankton research in Roscoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BBFC3EFF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and rates of habitat transitions across the eukaryotic tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Obiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pr2-primers: an 18S rRNA primer database for protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaPR 2 : A database of eukaryotic 18S rRNA metabarcodes with an emphasis on protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual phytoplankton dynamics in coastal waters from Fildes Bay, Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Moreno-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1368. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 18S V4 rRNA metabarcoding dataset of protist diversity in the Atlantic inflow to the Arctic Ocean, through the year and down to 1000 m depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Elferink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Bratbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4913 - 4928. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4913-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting pelagic ecosystem functioning in eastern and western Baffin Bay revealed by trophic network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.06.081489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diversity within marine Mamiellophyceae (Chlorophyta) unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantoniella beaufortii and Mantoniella baffinensis sp. nov. (Mamiellales, Mamiellophyceae), two new green algal species from the high arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of Rhizaria (Radiolaria) to vertical export in the California Current Ecosystem revealed by DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Stukel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Scharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of coastal marine picoeukaryotes, bacteria and archaea despite irregular environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.388-401. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0281-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">temporal and spatial dynamics of Bacteria, Archaea and protists in equatorial coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winona Wijaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52648-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green microalgae in marine coastal waters: The Ocean Sampling Day (OSD) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14020. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32338-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small eukaryotic phytoplankton communities in tropical waters off Brazil are dominated by symbioses between Haptophyta and nitrogen-fixing cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.1360-1374. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidophyceae, a Sister Picoplanktonic Group of Diatoms – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kuwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.370. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of prasinophytes clade VII, the dominant group of green algae in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Hélène Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.512-528. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microbial populations by flow cytometry: Comparison between instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.750 - 758. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloropicophyceae, a new class of picophytoplanktonic prasinophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.14019. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12412-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coastal phytoplankton composition estimated from the V4 and V9 regions of 18S rRNA gene with a focus on photosynthetic groups and especially Chlorophyta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.506-520. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.2419-2434. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-nitzschia arctica sp. nov., a new cold-water cryptic Pseudo-nitzschia species within the P. pseudodelicatissima complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valeria Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lundholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (25), pp.184-199. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12395-15-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic diversity of Beaufort Sea diatoms with high contributions from the Chaetoceros neogracilis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.161-187 </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico and nanoplankton abundance and carbon stocks along the Brazilian Bight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Helena Pellizari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e2587. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ocean sampling day consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schnetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0066-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic pigments of oceanic Chlorophyta belonging to prasinophytes clade VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome Sequencing of the Microbial Community of a Solar Saltern Crystallizer Pond at Cahuil Lagoon, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Plominsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.e01172-14. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01172-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J Keeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.e1001889. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved protocol for flow cytometry analysis of phytoplankton cultures and natural samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (11), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicellular Cyanobacterium Symbiotic with a Single-Celled Eukaryotic Alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Krupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1546-1550. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1222700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotharella reticulosa sp nov.: A Highly Reticulated Network Forming Chlorarachniophyte from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the summer photosynthetic pico and nanoplankton communities in the Beaufort Sea assessed by T-RFLP and sequences of the 18S rRNA gene from flow cytometry sorted samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1480-1498. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultured photosynthetic flagellates in the northeast Pacific and Arctic Oceans in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4553-4571. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of eukaryotic plankton in the English Channel and the North Sea in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina P. D. Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and seasonal dynamics of the eukaryotic picophytoplankton community in a wind-driven coastal upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Collado-Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (6), pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2011.56.6.2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid 16S rRNA gene diversity among eukaryotic picophytoplankton sorted by flow cytometry from the South Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.e18979. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikihide Demura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanobu Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of flow cytometric sorting to better assess the diversity of small photosynthetic eukaryotes in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00842.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and variability of the microbial community associated to the Alboran Sea frontal system (Western Mediterranean) in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups without Cultured Representatives Dominate Eukaryotic Picophytoplankton in the Oligotrophic South East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7657. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic picoeukaryote community structure in the South East Pacific Ocean encompassing the most oligotrophic waters on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (12), pp.3105-3117. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) using epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.311-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) from epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2667-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a “minimum” microbial food web model to reproduce response patterns observed in mesocosms manipulated with N and P, glucose, and Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Li Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montserrat Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic picoplankton communities of the Mediterranean Sea in summer assessed by molecular approaches (DGGE, TTGE, QPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Balague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of picoeucaryotes in marine ecosystems with quantitative PCR of the 18S rRNA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high light on transcripts of stress-associated genes for the cyanobacteria Synechocystis sp. PCC 6803 and Prochlorococcus MED4 and MIT9313.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Jung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (Pt 5), pp.1271-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component systems in Prochlorococcus MED4: genomic analysis and differential expression under stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226 (1), pp.135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inorganic and organic nutrient addition on a coastal microbial community (Isefjord, Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 228, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-timescale variability of picophytoplankton abundance and cellular parameters in surface waters of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Avois-Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (7), pp.635-651. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/24.7.635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holtzendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of photosynthetic picoplankton in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3297-3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and grazing on Prochlorococcus and Synechococcus by two marine ciliates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44 (1), pp.52-61. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1999.44.1.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinyl chlorophyll a-specific absorption coefficients and absorption efficiency factors for Prochlorococcus marinus: kinetics of photoacclimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjw Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps188021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (4), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1434-4610(99)70040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton population dynamics in coastal waters of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1998.43.8.1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chitinous nature of filaments ejected by Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.666-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Ploidy, Pigment Composition, and Genome Size of Cultured Strains of Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Birrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. W. Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.1022-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and dark control of the cell cycle in two marine phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Chisholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 167 (1), pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturing Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gust Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chaerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Living Color</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Taxonomic Database for eukaryotic Mitochondrial Cytochrome Oxidase subunit I Gene (eKOI): Enhancing taxonomic resolution at community-level in metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of Marine Alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton spring bloom diversity across the marginal ice zone in Baffin Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Vaulot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a trait-based framework for protist ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of marine alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth, and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel taxonomic database for eukaryotic mitochondrial cytochrome oxidase subunit I gene (eKOI), with a focus on protists diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton microdiversity across the marginal ice zone: Subspecies vulnerability to sea-ice loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2023.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief and personal history of plankton research in Roscoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BBFC3EFF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and rates of habitat transitions across the eukaryotic tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Obiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pr2-primers: an 18S rRNA primer database for protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaPR 2 : A database of eukaryotic 18S rRNA metabarcodes with an emphasis on protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual phytoplankton dynamics in coastal waters from Fildes Bay, Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Moreno-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1368. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 18S V4 rRNA metabarcoding dataset of protist diversity in the Atlantic inflow to the Arctic Ocean, through the year and down to 1000 m depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Elferink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Bratbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4913 - 4928. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4913-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting pelagic ecosystem functioning in eastern and western Baffin Bay revealed by trophic network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of Rhizaria (Radiolaria) to vertical export in the California Current Ecosystem revealed by DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Stukel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Scharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantoniella beaufortii and Mantoniella baffinensis sp. nov. (Mamiellales, Mamiellophyceae), two new green algal species from the high arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diversity within marine Mamiellophyceae (Chlorophyta) unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5190. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of coastal marine picoeukaryotes, bacteria and archaea despite irregular environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.388-401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0281-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">temporal and spatial dynamics of Bacteria, Archaea and protists in equatorial coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winona Wijaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.16390. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52648-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green microalgae in marine coastal waters: The Ocean Sampling Day (OSD) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14020. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32338-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small eukaryotic phytoplankton communities in tropical waters off Brazil are dominated by symbioses between Haptophyta and nitrogen-fixing cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.1360-1374. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidophyceae, a Sister Picoplanktonic Group of Diatoms – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kuwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.370. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of prasinophytes clade VII, the dominant group of green algae in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Hélène Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.512-528. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microbial populations by flow cytometry: Comparison between instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.750 - 758. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloropicophyceae, a new class of picophytoplanktonic prasinophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.14019. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12412-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coastal phytoplankton composition estimated from the V4 and V9 regions of 18S rRNA gene with a focus on photosynthetic groups and especially Chlorophyta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.506-520. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.2419-2434. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-nitzschia arctica sp. nov., a new cold-water cryptic Pseudo-nitzschia species within the P. pseudodelicatissima complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valeria Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lundholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (25), pp.184-199. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12395-15-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic diversity of Beaufort Sea diatoms with high contributions from the Chaetoceros neogracilis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.161-187 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico and nanoplankton abundance and carbon stocks along the Brazilian Bight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Helena Pellizari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e2587. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ocean sampling day consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schnetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0066-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic pigments of oceanic Chlorophyta belonging to prasinophytes clade VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome Sequencing of the Microbial Community of a Solar Saltern Crystallizer Pond at Cahuil Lagoon, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Plominsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.e01172-14. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01172-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved protocol for flow cytometry analysis of phytoplankton cultures and natural samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (11), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J Keeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.e1001889. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicellular Cyanobacterium Symbiotic with a Single-Celled Eukaryotic Alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Krupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1546-1550. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1222700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the summer photosynthetic pico and nanoplankton communities in the Beaufort Sea assessed by T-RFLP and sequences of the 18S rRNA gene from flow cytometry sorted samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1480-1498. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotharella reticulosa sp nov.: A Highly Reticulated Network Forming Chlorarachniophyte from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultured photosynthetic flagellates in the northeast Pacific and Arctic Oceans in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4553-4571. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of eukaryotic plankton in the English Channel and the North Sea in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina P. D. Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and seasonal dynamics of the eukaryotic picophytoplankton community in a wind-driven coastal upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Collado-Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (6), pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2011.56.6.2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid 16S rRNA gene diversity among eukaryotic picophytoplankton sorted by flow cytometry from the South Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.e18979. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikihide Demura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanobu Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and variability of the microbial community associated to the Alboran Sea frontal system (Western Mediterranean) in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of flow cytometric sorting to better assess the diversity of small photosynthetic eukaryotes in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00842.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups without Cultured Representatives Dominate Eukaryotic Picophytoplankton in the Oligotrophic South East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7657. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic picoeukaryote community structure in the South East Pacific Ocean encompassing the most oligotrophic waters on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (12), pp.3105-3117. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) using epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.311-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) from epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2667-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a “minimum” microbial food web model to reproduce response patterns observed in mesocosms manipulated with N and P, glucose, and Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Li Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montserrat Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic picoplankton communities of the Mediterranean Sea in summer assessed by molecular approaches (DGGE, TTGE, QPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Balague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of picoeucaryotes in marine ecosystems with quantitative PCR of the 18S rRNA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high light on transcripts of stress-associated genes for the cyanobacteria Synechocystis sp. PCC 6803 and Prochlorococcus MED4 and MIT9313.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Jung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (Pt 5), pp.1271-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component systems in Prochlorococcus MED4: genomic analysis and differential expression under stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226 (1), pp.135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inorganic and organic nutrient addition on a coastal microbial community (Isefjord, Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 228, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-timescale variability of picophytoplankton abundance and cellular parameters in surface waters of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Avois-Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (7), pp.635-651. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/24.7.635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holtzendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of photosynthetic picoplankton in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3297-3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and grazing on Prochlorococcus and Synechococcus by two marine ciliates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44 (1), pp.52-61. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1999.44.1.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinyl chlorophyll a-specific absorption coefficients and absorption efficiency factors for Prochlorococcus marinus: kinetics of photoacclimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjw Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps188021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (4), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1434-4610(99)70040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton population dynamics in coastal waters of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1998.43.8.1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chitinous nature of filaments ejected by Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.666-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Ploidy, Pigment Composition, and Genome Size of Cultured Strains of Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Birrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. W. Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.1022-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and dark control of the cell cycle in two marine phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Chisholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 167 (1), pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturing Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gust Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chaerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Living Color</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of Marine Alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Taxonomic Database for eukaryotic Mitochondrial Cytochrome Oxidase subunit I Gene (eKOI): Enhancing taxonomic resolution at community-level in metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton spring bloom diversity across the marginal ice zone in Baffin Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez-Migu&#233;ns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamnelou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Trefault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BBFC3EFF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Biwer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Jing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01838-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Teo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno-Pino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80568-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Elferink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4913-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.06.081489" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41680-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12932" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Stukel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0322-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0281-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ch&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winona Wijaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52648-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32338-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pereira Brandini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0050-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuwata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Yamada" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00370" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-H&#233;l&#232;ne No&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.120" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12412-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12395-15-145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404481v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chanoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12489" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Helena Pellizari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2587" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garrido" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12376" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Plominsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ugalde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Allen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01172-14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22517" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Thompson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Carter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1222700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.02.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1F1ZJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.213" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanoine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4553-2012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.05.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNMD727L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Collado-Fabbri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.6.2334" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848706v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li Shi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Scanlan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018979" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254020v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00842.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254027v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007657" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254025v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02015.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMJ762GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330350v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masquelier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330256v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balague" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00058.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massana" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Tu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grossman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529709v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663410v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjw Veldhuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps188021" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663427v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Birrien" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663254v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Chisholm" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908378v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908375v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971949v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez-Migu&#233;ns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamnelou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Trefault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BBFC3EFF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Biwer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Jing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01838-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Teo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13674" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno-Pino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80568-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Elferink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4913-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Stukel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0322-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41680-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0281-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ch&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winona Wijaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52648-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32338-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pereira Brandini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0050-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuwata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Yamada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00370" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-H&#233;l&#232;ne No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12412-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12395-15-145" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chanoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12489" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Helena Pellizari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2587" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garrido" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12376" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Plominsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ugalde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Allen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01172-14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254002v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Thompson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Carter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1222700" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.213" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.02.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1F1ZJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4553-2012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.05.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNMD727L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Collado-Fabbri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.6.2334" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li Shi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Scanlan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018979" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00842.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007657" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02015.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMJ762GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masquelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balague" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00058.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grossman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529709v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284918v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjw Veldhuis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps188021" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Birrien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663254v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Chisholm" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908375v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908378v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>