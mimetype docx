--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Vaulot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a trait-based framework for protist ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of marine alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth, and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel taxonomic database for eukaryotic mitochondrial cytochrome oxidase subunit I gene (eKOI), with a focus on protists diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton microdiversity across the marginal ice zone: Subspecies vulnerability to sea-ice loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2023.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief and personal history of plankton research in Roscoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BBFC3EFF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and rates of habitat transitions across the eukaryotic tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Obiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pr2-primers: an 18S rRNA primer database for protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaPR 2 : A database of eukaryotic 18S rRNA metabarcodes with an emphasis on protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual phytoplankton dynamics in coastal waters from Fildes Bay, Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Moreno-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1368. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 18S V4 rRNA metabarcoding dataset of protist diversity in the Atlantic inflow to the Arctic Ocean, through the year and down to 1000 m depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Elferink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Bratbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4913 - 4928. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4913-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting pelagic ecosystem functioning in eastern and western Baffin Bay revealed by trophic network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of Rhizaria (Radiolaria) to vertical export in the California Current Ecosystem revealed by DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Stukel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Scharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantoniella beaufortii and Mantoniella baffinensis sp. nov. (Mamiellales, Mamiellophyceae), two new green algal species from the high arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diversity within marine Mamiellophyceae (Chlorophyta) unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5190. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of coastal marine picoeukaryotes, bacteria and archaea despite irregular environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.388-401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0281-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">temporal and spatial dynamics of Bacteria, Archaea and protists in equatorial coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winona Wijaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.16390. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52648-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green microalgae in marine coastal waters: The Ocean Sampling Day (OSD) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14020. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32338-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small eukaryotic phytoplankton communities in tropical waters off Brazil are dominated by symbioses between Haptophyta and nitrogen-fixing cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.1360-1374. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidophyceae, a Sister Picoplanktonic Group of Diatoms – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kuwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.370. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of prasinophytes clade VII, the dominant group of green algae in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Hélène Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.512-528. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microbial populations by flow cytometry: Comparison between instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.750 - 758. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloropicophyceae, a new class of picophytoplanktonic prasinophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.14019. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12412-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coastal phytoplankton composition estimated from the V4 and V9 regions of 18S rRNA gene with a focus on photosynthetic groups and especially Chlorophyta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.506-520. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.2419-2434. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-nitzschia arctica sp. nov., a new cold-water cryptic Pseudo-nitzschia species within the P. pseudodelicatissima complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valeria Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lundholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (25), pp.184-199. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12395-15-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic diversity of Beaufort Sea diatoms with high contributions from the Chaetoceros neogracilis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.161-187 </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico and nanoplankton abundance and carbon stocks along the Brazilian Bight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Helena Pellizari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e2587. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ocean sampling day consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schnetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0066-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic pigments of oceanic Chlorophyta belonging to prasinophytes clade VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome Sequencing of the Microbial Community of a Solar Saltern Crystallizer Pond at Cahuil Lagoon, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Plominsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.e01172-14. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01172-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved protocol for flow cytometry analysis of phytoplankton cultures and natural samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (11), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J Keeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.e1001889. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicellular Cyanobacterium Symbiotic with a Single-Celled Eukaryotic Alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Krupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1546-1550. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1222700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the summer photosynthetic pico and nanoplankton communities in the Beaufort Sea assessed by T-RFLP and sequences of the 18S rRNA gene from flow cytometry sorted samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1480-1498. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotharella reticulosa sp nov.: A Highly Reticulated Network Forming Chlorarachniophyte from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultured photosynthetic flagellates in the northeast Pacific and Arctic Oceans in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4553-4571. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of eukaryotic plankton in the English Channel and the North Sea in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina P. D. Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and seasonal dynamics of the eukaryotic picophytoplankton community in a wind-driven coastal upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Collado-Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (6), pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2011.56.6.2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid 16S rRNA gene diversity among eukaryotic picophytoplankton sorted by flow cytometry from the South Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.e18979. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikihide Demura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanobu Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and variability of the microbial community associated to the Alboran Sea frontal system (Western Mediterranean) in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of flow cytometric sorting to better assess the diversity of small photosynthetic eukaryotes in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00842.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups without Cultured Representatives Dominate Eukaryotic Picophytoplankton in the Oligotrophic South East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7657. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic picoeukaryote community structure in the South East Pacific Ocean encompassing the most oligotrophic waters on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (12), pp.3105-3117. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) using epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.311-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) from epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2667-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a “minimum” microbial food web model to reproduce response patterns observed in mesocosms manipulated with N and P, glucose, and Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Li Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montserrat Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic picoplankton communities of the Mediterranean Sea in summer assessed by molecular approaches (DGGE, TTGE, QPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Balague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of picoeucaryotes in marine ecosystems with quantitative PCR of the 18S rRNA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high light on transcripts of stress-associated genes for the cyanobacteria Synechocystis sp. PCC 6803 and Prochlorococcus MED4 and MIT9313.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Jung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (Pt 5), pp.1271-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component systems in Prochlorococcus MED4: genomic analysis and differential expression under stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226 (1), pp.135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inorganic and organic nutrient addition on a coastal microbial community (Isefjord, Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 228, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-timescale variability of picophytoplankton abundance and cellular parameters in surface waters of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Avois-Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (7), pp.635-651. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/24.7.635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holtzendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of photosynthetic picoplankton in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3297-3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and grazing on Prochlorococcus and Synechococcus by two marine ciliates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44 (1), pp.52-61. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1999.44.1.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinyl chlorophyll a-specific absorption coefficients and absorption efficiency factors for Prochlorococcus marinus: kinetics of photoacclimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjw Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps188021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (4), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1434-4610(99)70040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton population dynamics in coastal waters of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1998.43.8.1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chitinous nature of filaments ejected by Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.666-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Ploidy, Pigment Composition, and Genome Size of Cultured Strains of Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Birrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. W. Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.1022-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and dark control of the cell cycle in two marine phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Chisholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 167 (1), pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturing Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gust Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chaerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Living Color</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of Marine Alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Taxonomic Database for eukaryotic Mitochondrial Cytochrome Oxidase subunit I Gene (eKOI): Enhancing taxonomic resolution at community-level in metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton spring bloom diversity across the marginal ice zone in Baffin Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Vaulot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental structuring of mixoplankton functional types within marine protist communities: a global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Leles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditee Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-026-00007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a trait-based framework for protist ecology and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2025.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of marine alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth, and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/as-2024-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel taxonomic database for eukaryotic mitochondrial cytochrome oxidase subunit I gene (eKOI), with a focus on protists diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton microdiversity across the marginal ice zone: Subspecies vulnerability to sea-ice loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2023.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief and personal history of plankton research in Roscoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BBFC3EFF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global patterns and rates of habitat transitions across the eukaryotic tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahwash Jamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Obiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongmei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pr2-primers: an 18S rRNA primer database for protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaPR 2 : A database of eukaryotic 18S rRNA metabarcodes with an emphasis on protists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual phytoplankton dynamics in coastal waters from Fildes Bay, Western Antarctic Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Moreno-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1368. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-80568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 18S V4 rRNA metabarcoding dataset of protist diversity in the Atlantic inflow to the Arctic Ocean, through the year and down to 1000 m depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Elferink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Bratbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.4913 - 4928. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4913-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic reassignment of Pseudohaptolina birgeri comb. nov . (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting pelagic ecosystem functioning in eastern and western Baffin Bay revealed by trophic network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Saint-Béat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic Reassignment of Pseudohaptolina Birgeri comb. nov. (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.606-615. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2020.1830255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantoniella beaufortii and Mantoniella baffinensis sp. nov. (Mamiellales, Mamiellophyceae), two new green algal species from the high arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheree Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of Rhizaria (Radiolaria) to vertical export in the California Current Ecosystem revealed by DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Stukel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Scharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diversity within marine Mamiellophyceae (Chlorophyta) unveiled by metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5190. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmicity of coastal marine picoeukaryotes, bacteria and archaea despite irregular environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.388-401. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0281-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">temporal and spatial dynamics of Bacteria, Archaea and protists in equatorial coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winona Wijaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.16390. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52648-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel species of the marine cyanobacterium Acaryochloris with a unique pigment content and lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.9142. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27542-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green microalgae in marine coastal waters: The Ocean Sampling Day (OSD) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14020. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32338-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sournia, phycologist and philosopher (1940-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.403-407. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.EA424D0A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small eukaryotic phytoplankton communities in tropical waters off Brazil are dominated by symbioses between Haptophyta and nitrogen-fixing cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.1360-1374. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidophyceae, a Sister Picoplanktonic Group of Diatoms – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kuwata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazumasa Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of prasinophytes clade VII, the dominant group of green algae in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Hélène Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.512-528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating microbial populations by flow cytometry: Comparison between instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (11), pp.750 - 758. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloropicophyceae, a new class of picophytoplanktonic prasinophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Pollina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.14019. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-12412-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of coastal phytoplankton composition estimated from the V4 and V9 regions of 18S rRNA gene with a focus on photosynthetic groups and especially Chlorophyta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Tragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.506-520. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and oceanic distribution of the Parmales (Bolidophyceae), a picoplanktonic group closely related to diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutsuo Ichinomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.2419-2434. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep37900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-nitzschia arctica sp. nov., a new cold-water cryptic Pseudo-nitzschia species within the P. pseudodelicatissima complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valeria Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lundholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (25), pp.184-199. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12395-15-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and genetic diversity of Beaufort Sea diatoms with high contributions from the Chaetoceros neogracilis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Percopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.161-187 </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pico and nanoplankton abundance and carbon stocks along the Brazilian Bight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Helena Pellizari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Pereira Brandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e2587. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ocean sampling day consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schnetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivaylo Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0066-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic pigments of oceanic Chlorophyta belonging to prasinophytes clade VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.148-155. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community The Marine Microbial Eukaryote Transcriptome Sequencing Project (MMETSP): Illuminating the Functional Diversity of Eukaryotic Life in the Oceans through Transcriptome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J Keeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M. Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.e1001889. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved protocol for flow cytometry analysis of phytoplankton cultures and natural samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (11), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.22517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome Sequencing of the Microbial Community of a Solar Saltern Crystallizer Pond at Cahuil Lagoon, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Plominsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.e01172-14. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01172-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric viruses blur the borders between the major groups of eukaryotic single-stranded DNA viruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2700. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of the summer photosynthetic pico and nanoplankton communities in the Beaufort Sea assessed by T-RFLP and sequences of the 18S rRNA gene from flow cytometry sorted samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1480-1498. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotharella reticulosa sp nov.: A Highly Reticulated Network Forming Chlorarachniophyte from the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (1), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unicellular Cyanobacterium Symbiotic with a Single-Celled Eukaryotic Alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne W. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Krupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1546-1550. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1222700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picophytoplankton biomass distribution in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. K. W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. Lomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.201-242. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-4-37-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomes of the picoalga Bathycoccus from the Chile coastal upwelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39648. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultured photosynthetic flagellates in the northeast Pacific and Arctic Oceans in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4553-4571. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4553-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of eukaryotic plankton in the English Channel and the North Sea in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina P. D. Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and seasonal dynamics of the eukaryotic picophytoplankton community in a wind-driven coastal upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Collado-Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (6), pp.2334-2346. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2011.56.6.2334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastid 16S rRNA gene diversity among eukaryotic picophytoplankton sorted by flow cytometry from the South Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.e18979. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome amplification (WGA) of marine photosynthetic eukaryote populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikihide Demura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanobu Kawachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (3), pp.513-23. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01072.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and variability of the microbial community associated to the Alboran Sea frontal system (Western Mediterranean) in winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Oceanography, Research and data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.47-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of flow cytometric sorting to better assess the diversity of small photosynthetic eukaryotes in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (2), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00842.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groups without Cultured Representatives Dominate Eukaryotic Picophytoplankton in the Oligotrophic South East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Li Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.e7657. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic picoeukaryote community structure in the South East Pacific Ocean encompassing the most oligotrophic waters on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scanlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (12), pp.3105-3117. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) using epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.311-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of micro-organisms along a transect in the South-East Pacific Ocean (BIOSOPE cruise) from epifluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2667-2697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a “minimum” microbial food web model to reproduce response patterns observed in mesocosms manipulated with N and P, glucose, and Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Li Zweifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montserrat Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic picoplankton communities of the Mediterranean Sea in summer assessed by molecular approaches (DGGE, TTGE, QPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Balague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of picoeucaryotes in marine ecosystems with quantitative PCR of the 18S rRNA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high light on transcripts of stress-associated genes for the cyanobacteria Synechocystis sp. PCC 6803 and Prochlorococcus MED4 and MIT9313.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Jung Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Grossman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (Pt 5), pp.1271-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component systems in Prochlorococcus MED4: genomic analysis and differential expression under stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226 (1), pp.135-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of inorganic and organic nutrient addition on a coastal microbial community (Isefjord, Denmark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Havskum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 228, pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-timescale variability of picophytoplankton abundance and cellular parameters in surface waters of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Avois-Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (7), pp.635-651. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/24.7.635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holtzendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel patterns of growth and division in marine picoplankton in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (3), pp.357-369. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.2001.037003357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.201-207. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variability of photosynthetic picoplankton in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3297-3310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinyl chlorophyll a-specific absorption coefficients and absorption efficiency factors for Prochlorococcus marinus: kinetics of photoacclimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mjw Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, pp.21-32. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps188021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and grazing on Prochlorococcus and Synechococcus by two marine ciliates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44 (1), pp.52-61. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1999.44.1.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiomonas scintillans gen. et sp. nov. and Picophagus flagellatus gen. et sp. nov. (Heterokonta): Two New Heterotrophic Flagellates of Picoplanktonic Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (4), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1434-4610(99)70040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton population dynamics in coastal waters of the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1998.43.8.1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chitinous nature of filaments ejected by Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.666-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Ploidy, Pigment Composition, and Genome Size of Cultured Strains of Phaeocystis (Prymnesiophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Birrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. W. Veldhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.1022-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-Cycle Distributions of Prochlorophytes in the North-Western Mediterranean-Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (5A), pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to preserve oceanic phytoplankton for flow cytometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (5), pp.629-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and dark control of the cell cycle in two marine phytoplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. W. Chisholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 167 (1), pp.38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturing Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gust Bilcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chaerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Goessling; Johann Lavaud; João Serôdio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatom Photosynthesis: From Primary Production to High Value Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, Wiley-Scrivener, In press, 9781119842088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry analysis of marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Living Color</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 5 (Chapter 7), Springer Berlin Heidelberg, pp.421-454, 2000, 978-3-642-57049-0. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-57049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The community of Marine Alveolate parasites in the Atlantic inflow to the Arctic Ocean is structured by season, depth and water mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elianne Egge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aud Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Edvardsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Taxonomic Database for eukaryotic Mitochondrial Cytochrome Oxidase subunit I Gene (eKOI): Enhancing taxonomic resolution at community-level in metabarcoding analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén González-Miguéns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gàlvez-Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Skamnelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Antó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic phytoplankton spring bloom diversity across the marginal ice zone in Baffin Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Trefault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez-Migu&#233;ns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamnelou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Trefault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BBFC3EFF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Biwer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Jing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01838-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Teo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13674" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno-Pino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80568-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Elferink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4913-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Stukel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0322-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41680-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0281-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ch&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winona Wijaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52648-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32338-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pereira Brandini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0050-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuwata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Yamada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00370" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-H&#233;l&#232;ne No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12412-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12395-15-145" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chanoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12489" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Helena Pellizari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2587" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258694v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garrido" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12376" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253989v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Plominsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ugalde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Allen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01172-14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254002v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Thompson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Carter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1222700" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.213" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.02.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1F1ZJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4553-2012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.05.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNMD727L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Collado-Fabbri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.6.2334" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li Shi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Scanlan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018979" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00842.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007657" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254025v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02015.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMJ762GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masquelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balague" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00058.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651691v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528888v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Tu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grossman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529709v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663410v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284918v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjw Veldhuis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps188021" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Birrien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663254v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Chisholm" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908375v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908378v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Leles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditee Mitra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-026-00007-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.08.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Edvardsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/as-2024-0016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05286436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez-Migu&#233;ns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Skamnelou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ant&#243;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Trefault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BBFC3EFF" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Biwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Jing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01838-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03765595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Teo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13674" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de La Iglesia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno-Pino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80568-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Elferink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4913-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1830255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Fath" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.397" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12932" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02323631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Stukel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Scharek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0322-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41680-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0281-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ch&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winona Wijaya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52648-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27542-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32338-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.EA424D0A" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Pereira Brandini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0050-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022836v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuwata" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Yamada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsuo Ichinomiya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yoshikawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00370" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-H&#233;l&#232;ne No&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.120" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01634064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12412-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13952" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01292953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kamiya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.38" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Percopo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12395-15-145" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chanoine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12489" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Helena Pellizari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2587" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01174095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schnetzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Kostadinov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0066-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garrido" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12376" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Keeling" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Wilcox" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001889" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140601v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Plominsky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Ugalde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Allen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01172-14" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3700" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.213" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1F1ZJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Thompson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Carter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1222700" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-37-2012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039648" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanoine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4553-2012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.05.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNMD727L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Collado-Fabbri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.6.2334" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848706v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li Shi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Scanlan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018979" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihide Demura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanobu Kawachi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01072.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00842.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scanlan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007657" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254025v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02015.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMJ762GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330350v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masquelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330256v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494191v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Balague" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00058.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651691v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massana" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Not" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Jung Tu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grossman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726584v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726585v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663410v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284918v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjw Veldhuis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps188021" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446948v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1434-4610(99)70040-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WR110S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663427v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Birrien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casotti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. W. Veldhuis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663432v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courties" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663254v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Chisholm" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000031v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gust Bilcke" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chaerle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800326v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57049-0" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908375v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex G&#224;lvez-Morante" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971949v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>