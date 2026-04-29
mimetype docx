--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -766,252 +766,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics and Distribution of Trace Elements in Precious Corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vase et le microscope : origine et développement d'une connaissance scientifique du corail rouge de Méditerranée (XVIe-XXIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00167⟩</w:t>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.157-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.5794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958651v1</w:t>
+                <w:t xml:space="preserve">hal-01991950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vase et le microscope : origine et développement d'une connaissance scientifique du corail rouge de Méditerranée (XVIe-XXIe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth Kinetics and Distribution of Trace Elements in Precious Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Balme-Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.157-180. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rives.5794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991950v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallography of Complex Forms: The Case of Octocoral Sclerites</w:t>
               </w:r>
@@ -1225,73 +1225,85 @@
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 197, pp.226-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman characterization of synthetic magnesian calcites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1313,1574 +1325,1574 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George R. Rossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (11), pp.2525-2538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2016-5714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of sulphur and magnesium in the red coral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 355, pp.13-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered Misorientations and Preferential Directions of Growth in Mesocrystalline Red Coral Sclerites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (10), pp.4805-4820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uphill diffusion, zero-flux planes and transient chemical solitary waves in garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 161 (5), pp.683-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium in phengite : a geobarometer for high temperature eclogites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.D. Connolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-009-0412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Modular Mesocrystalline Organization in Red Coral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vielzeuf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonneté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (2-3), pp.242-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2010.3268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental determination of the effect of bulk composition on phase relationships in metasediments at near-solidus conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (5), pp.909-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egp026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning of phosphorus in igneous olivine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Milman-Barris</w:t>
+                <w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Beckett</w:t>
+                <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Baker</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Hofmann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (6), pp.739-765</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303802v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Garrabou</w:t>
+                <w:t xml:space="preserve">Zoning of phosphorus in igneous olivine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Milman-Barris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baronnet</w:t>
+                <w:t xml:space="preserve">J.R. Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">M.B. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marschal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.E. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (6), pp.739-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386937v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of decompression melting during exhumation of subducted continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 152, n° 2, pp.125-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uphill diffusion and zero flux planes in garnets: an experimental and ATEM study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lupulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMS analysis of oxygen isotopes : matrix effects in Fe-Mg-Ca garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 223, n° 4, pp.208-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2890,137 +2902,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the Ultra High T metamorphism of a restitic metapelitic granulite: role of a previous partial melting event on the UHT metamorphism and influence of the redox state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3030,151 +3042,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the Ultra High Temperature metamorphism of a restitic metapelitic granulite: role of a previous partial melting event on the UHT metamorphism and influence of the redox state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mineralogy, Petrology and Geochemistry XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, clermont fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3321,51 +3333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01789-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D. Connolly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0412-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Milman-Barris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Beckett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Hofmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Morgan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champenois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Valley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Savoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Savoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01789-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03LZX781-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D. Connolly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0412-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Milman-Barris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Beckett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Hofmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Morgan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champenois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Valley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Savoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Savoye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>