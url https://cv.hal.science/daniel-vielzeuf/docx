--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -766,528 +766,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vase et le microscope : origine et développement d'une connaissance scientifique du corail rouge de Méditerranée (XVIe-XXIe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth Kinetics and Distribution of Trace Elements in Precious Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Balme-Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rives.5794⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991950v1</w:t>
+                <w:t xml:space="preserve">hal-01958651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics and Distribution of Trace Elements in Precious Corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vase et le microscope : origine et développement d'une connaissance scientifique du corail rouge de Méditerranée (XVIe-XXIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.167. </w:t>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Autour du corail rouge de Méditerranée, 57, pp.157-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rives.5794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958651v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallography of Complex Forms: The Case of Octocoral Sclerites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coordination of sulfur in synthetic and biogenic Mg calcites: The red coral case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fonquernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00087⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.226-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720343v1</w:t>
+                <w:t xml:space="preserve">hal-01454851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordination of sulfur in synthetic and biogenic Mg calcites: The red coral case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallography of Complex Forms: The Case of Octocoral Sclerites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.017⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (10), pp.5080 - 5097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454851v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman characterization of synthetic magnesian calcites</w:t>
               </w:r>
@@ -2170,355 +2170,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoning of phosphorus in igneous olivine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baronnet</w:t>
+                <w:t xml:space="preserve">M.S. Milman-Barris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">J.R. Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marschal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.B. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (6), pp.739-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386937v1</w:t>
+                <w:t xml:space="preserve">hal-00303802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning of phosphorus in igneous olivine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. Beckett</w:t>
+                <w:t xml:space="preserve">Nano to macroscale biomineral architecture of red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Baker</w:t>
+                <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Hofmann</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Morgan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 155 (6), pp.739-765</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (11-12), pp.1799-1815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303802v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium diffusivity in alumino-silicate garnets : an experimental and ATEM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 154 (2), pp.153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2/3, pp.89-90</w:t>
@@ -3333,51 +3333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01789-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03LZX781-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D. Connolly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0412-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Milman-Barris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Beckett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Hofmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Morgan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champenois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Valley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Savoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Savoye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benazir Khurshid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va L'H&#233;ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Jackson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.07.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03228280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01789-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03333517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Ricolleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15506/JoG.2021.37.6.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodnar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balme-Heuze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonquernie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03LZX781-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Rossman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Schmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.D. Connolly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0412-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Milman-Barris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Beckett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Baker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Hofmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Morgan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marschal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perchuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupulescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champenois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Valley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Devidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Savoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Savoye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>